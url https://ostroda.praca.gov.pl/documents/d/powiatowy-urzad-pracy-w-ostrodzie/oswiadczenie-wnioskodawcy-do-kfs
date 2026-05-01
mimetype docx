--- v0 (2025-10-13)
+++ v1 (2026-05-01)
@@ -1,1437 +1,1941 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="007C2E2B" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="007C2E2B" w:rsidP="00692266">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oświadczenie wnioskodawcy do KFS - </w:t>
-[...8 lines deleted...]
-        <w:t>OŚWIADCZENIE PRACODAWCY</w:t>
+        <w:t xml:space="preserve">Oświadczenie wnioskodawcy do KFS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ze świadomością o odpowiedzialności karnej przewidzianej w art. 233 § 1 kk za oświadczenie nieprawdy lub zatajenie prawdy oraz w art. 297 § 1 kk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za składanie nieprawidłowych danych, oświadczam, że dane zawarte we wniosku oraz w załącznikach do wniosku są zgodne z prawdą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> za składanie nieprawidłowych danych, oświadczam, że dane zawarte we wniosku oraz w załącznikach do wniosku są zgodne z prawdą.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Oświadczam, że ( * niepotrzebne skreślić):</w:t>
+        <w:t>Oświadczam, że (* niepotrzebne skreślić):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Zapoznałem się</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...27 lines deleted...]
-        <w:t>z 14 maja 2014 r. w sprawie przyznawania środków z Krajowego Funduszu Szkoleniowego z późniejszymi zmianami.</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z art. </w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>od 125 do 133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>marca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. o rynku pracy </w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i służbach zatrudnienia </w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dz. U. z 2025 poz. 620 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz z rozporządzeniem Ministra </w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodziny, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pracy i Polityki Społecznej z </w:t>
+      </w:r>
+      <w:r w:rsidR="005628E4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>27 listopada 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. w sprawie Krajowego Funduszu Szkoleniowego</w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dz. U. z 2025 r. poz. 1641).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Zapoznałem się </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC614B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle109"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC614B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle109"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> roku.</w:t>
+        <w:t>ami</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC614B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle109"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> udzielania przez Powiatowy Urząd Pracy w Ostródzie pomocy na wspomaganie podmiotów inwestujących w kształcenie ustawiczne osób pracujących ze środków Krajowego Funduszu Szkoleniowego w 2026 roku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00BE1CA9" w:rsidRPr="00FF4009" w:rsidRDefault="00BE1CA9" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W okresie co najmniej 6 miesięcy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bezpośrednio poprzedzających dzień złożenia wniosku </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o przyznanie środków KFS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opłacałem składki na Fundusz Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B2E" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>*/ jestem zwolniony</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B2E" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z ich opłacania z mocy prawa*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Mam świadomość</w:t>
-[...17 lines deleted...]
-        <w:t>u mnie przez cały okres realizacji kształcenia ustawicznego.</w:t>
+        <w:t xml:space="preserve">Jestem* / nie jestem* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pracodawcą w rozumieniu art. 2 pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy z dnia 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>marca</w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. o rynku pracy </w:t>
+      </w:r>
+      <w:r w:rsidR="003F34D0" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i służbach zatrudnienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i mam świadomość konieczności zachowania tego statusu przez cały okres realizacji kształcenia ustawicznego finansowanego ze środków Krajowego Funduszu Szkoleniowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00A62C1E" w:rsidRPr="00FF4009" w:rsidRDefault="00A62C1E" w:rsidP="00A62C1E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>na podstawie umowy o pracę /</w:t>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00692266">
+        <w:t xml:space="preserve">Jestem* / nie jestem* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>osobą fizyczną prowadzącą działalność gospodarczą</w:t>
+      </w:r>
+      <w:r w:rsidR="00372F1B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372F1B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i mam świadomość konieczności zachowania tego statusu przez cały okres realizacji kształcenia ustawicznego finansowanego ze środków Krajowego Funduszu Szkoleniowego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="002A639E" w:rsidRPr="00FF4009" w:rsidRDefault="002A639E" w:rsidP="00FA7C69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>w danym roku.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zobowiązuję się </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>do przestrzegania zasad wynikających z przepisów Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (Dz. Urz. UE L 119/1 z 4-05-2016 r. ze zm.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wyraża</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na przetwarzanie danych osobowych na potrzeby realizacji działań i rozliczenia wydatków finansowanych z Krajowego Funduszu Szkoleniowego oraz zobowiązuje się do przechowywania przez obowiązujący okres oświadczeń pracowników o wyrażeniu zgody na przetwarzanie ich danych na w/w potrzeby urzędu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Ubiegam się* / nie ubiegam się*</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> o przyznanie środków na te same koszty kształcenia ustawicznego pracowników i pracodawcy z Krajowego Funduszu Szkoleniowego w innym Powiatowym Urzędzie Pracy.</w:t>
+        <w:t>Mam świadomość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że </w:t>
+      </w:r>
+      <w:r w:rsidR="00372F1B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>pracownicy</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1BF4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00372F1B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3E01" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+      <w:r w:rsidR="00372F1B" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1BF4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>świadczące usługi na podstawie umów cywilnoprawnych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, których kształcenie ustawiczne finansowane będzie ze środków Krajowego Funduszu Szkoleniowego, powinni zachować </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1BF4" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten status </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u mnie przez cały okres realizacji kształcenia ustawicznego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
-[...10 lines deleted...]
-        <w:t>, że kształcenie ustawiczne pracowników i pracodawcy w ramach Krajowego Funduszu Szkoleniowego jest finansowane ze środków publicznych i w związku z tym podlega szczególnym zasadom rozliczania.</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osoba/y, która/e będzie/będą korzystała/y z kształcenia ustawicznego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e przebywa/ją na urlopie macierzyńskim/ ojcowskim/ wychowawczym. Nie jest/są osobą/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> współpracującą/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ymi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przyznanie środków KFS we wnioskowanej wysokości </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Mam świadomość</w:t>
-[...5 lines deleted...]
-        <w:t>, iż Urząd finansuje koszty kształcenia ustawicznego pracowników i pracodawców z wyłączeniem kosztów wyżywienia, zakwaterowania i dojazdów.</w:t>
+        <w:t>nie spowoduje przekroczenia limitu pomocy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w wysokości </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7594" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00% przeciętnego wynagrodzenia na jednego uczestnika </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w danym roku</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7594" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kalendarzowym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>zalegam*</w:t>
-[...19 lines deleted...]
-        <w:t>z zapłatą wynagrodzeń pracownikom, należnych składek na ubezpieczenia społeczne, ubezpieczenie zdrowotne, Fundusz Pracy, Fundusz Gwarantowanych Świadczeń Pracowniczych oraz innych danin publicznych.</w:t>
+        <w:t>Ubiegam się* / nie ubiegam się*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o przyznanie środków na te same koszty kształcenia ustawicznego z Krajowego Funduszu Szkoleniowego w innym Powiatowym Urzędzie Pracy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Prowadzę* / nie prowadzę* </w:t>
-[...5 lines deleted...]
-        <w:t>działalność(ci) gospodarczą(ej) w rozumieniu przepisów ustawy z dnia 6 marca 2018 r. Prawo przedsiębiorców</w:t>
+        <w:t>Mam świadomość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, że kształcenie ustawiczne w ramach Krajowego Funduszu Szkoleniowego jest finansowane ze środków publicznych i w związku z tym podlega szczególnym zasadom rozliczania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Jestem* / nie jestem</w:t>
-[...18 lines deleted...]
-        <w:t>beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
+        <w:t>Mam świadomość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, iż </w:t>
+      </w:r>
+      <w:r w:rsidR="004A62C7" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansuje się tylko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>koszty kształcenia ustawicznego z wyłączeniem kosztów wyżywienia, zakwaterowania i dojazdów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023374A" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na dzień złożenia niniejszego wniosku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>zalegam*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie zalegam* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z zapłatą </w:t>
+      </w:r>
+      <w:r w:rsidR="00293DD6" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podatków, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wynagrodzeń pracownikom, należnych składek na ubezpieczenia społeczne, ubezpieczenie zdrowotne, Fundusz Pracy, Fundusz Gwarantowanych Świadczeń Pracowniczych oraz innych danin publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
-[...15 lines deleted...]
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00712706" w:rsidRPr="00FF4009" w:rsidRDefault="00712706" w:rsidP="00712706">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na dzień złożenia niniejszego wniosku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t>w rolnictwie w łącznej kwocie ………………….. zł, stanowiącej równowartość ………………….. euro.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie jestem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>jestem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>podmiotem zbiorowym, wobec których sąd orzekł zakaz korzystania z dotacji, subwencji lub innych form finansowanych ze środków publicznych, przez okres, na który sąd orzekł zakaz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="0023374A" w:rsidRPr="00692266">
+        <w:t xml:space="preserve">Prowadzę* / nie prowadzę* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">działalność(ci) gospodarczą(ej) w rozumieniu przepisów ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="0065166E" w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...3 lines deleted...]
-        <w:t>w rybołówstwie w łącznej kwocie ………………….. zł, stanowiącej równowartość ………………….. euro.</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>z dnia 6 marca 2018 r. Prawo przedsiębiorców</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>zobowiązuję się</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> do niezwłocznego poinformowania Urzędu o fakcie uzyskania takiej pomocy.</w:t>
+        <w:t>Jestem* / nie jestem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="0023374A" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Spełniam* / nie spełniam* </w:t>
-[...24 lines deleted...]
-        <w:t>do pomocy de </w:t>
+        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie trzech minionych lat pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00692266">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00692266">
-[...8 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w łącznej kwocie ………………….. zł, stanowiącej równowartość ………………….. euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Spełniam* / nie spełniam*</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">do pomocy de </w:t>
+        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie trzech minionych lat pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00692266">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00692266">
-[...51 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie w łącznej kwocie ………………….. zł, stanowiącej równowartość ………………….. euro.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Spełniam* / nie spełniam*</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> warunki określone w Rozporządzenie Komisji (UE) Nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie trzech minionych lat pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00692266">
-[...5 lines deleted...]
-      <w:r w:rsidR="0023374A" w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...34 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>w rybołówstwie w łącznej kwocie ………………….. zł, stanowiącej równowartość ………………….. euro.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W sytuacji otrzymania pomocy publicznej lub pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie, w okresie od dnia złożenia niniejszego wniosku do dnia podpisania umowy z PUP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
-[...17 lines deleted...]
-        <w:t>i wspólnym rynkiem.</w:t>
+        <w:t>zobowiązuję się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do niezwłocznego poinformowania Urzędu o fakcie uzyskania takiej pomocy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Jestem / nie jestem*</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> pracodawcą, na którym ciąży obowiązek zwrotu wcześniej otrzymanej pomocy publicznej.</w:t>
+        <w:t xml:space="preserve">Spełniam* / nie spełniam* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warunki określone w Rozporządzeniu Komisji (UE) </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. Urz. UE L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/2831 </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>z 15.12.2023).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-      <w:r w:rsidR="0023374A" w:rsidRPr="00692266">
+        </w:rPr>
+        <w:t>Spełniam* / nie spełniam*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki określone w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rozporządzeniu Komisji (UE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">w sprawie przyznawania środków z Krajowego Funduszu Szkoleniowego z późniejszymi zmianami. </w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sektorze rolnym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Dz. Urz. UE L 352 z 24.12.2013 s. 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Jestem* / nie jestem*</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">powiązany osobowo lub kapitałowo z wykonawcą usługi kształcenia. </w:t>
+        <w:t>Spełniam* / nie spełniam*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki określone w Rozporządzenie Komisji (UE) Nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sektorze rybołówstwa i akwakultury </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Dz. Urz. UE L 190 z 28.06.2014, s. 45</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B6018C" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Otrzymałem* / nie otrzymałem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decyzję(i) Komisji Europejskiej o obowiązku zwrotu pomocy uzyskanej w okresie wcześniejszym uznającej pomoc za niezgodną z prawem </w:t>
+      </w:r>
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i wspólnym rynkiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jestem / nie jestem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D744DE" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>podmiotem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, na którym ciąży obowiązek zwrotu wcześniej otrzymanej pomocy publicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00692266">
+        <w:t xml:space="preserve">Wyrażam zgodę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na zbieranie, przetwarzanie, udostępnianie i archiwizowanie danych osobowych dotyczących mojej osoby/podmiotu przez Powiatowy Urząd Pracy w Ostródzie dla celów związanych z rozpatrywaniem wniosku oraz realizacją umowy</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3BA7" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KFS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>Jestem* / nie jestem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">powiązany osobowo lub kapitałowo z </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3BA7" w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>realizatorem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usługi kształcenia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Podlegam* / nie podlegam*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
-[...15 lines deleted...]
-        <w:t>nr 833/2014 dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. Urz. UE nr L 111 z 8.4.2022, str. 1), dalej: rozporządzenie 2022/576.</w:t>
+      <w:r w:rsidRPr="00FF4009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykluczeniu z otrzymania wsparcia na podstawie art. 5l rozporządzenia Rady (UE) nr 833/2014 z dnia 31 lipca 2014 r. dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. Urz. UE nr L 229 z 31.7.2014, str. 1), dalej: rozporządzenie 833/2014, w brzmieniu nadanym rozporządzeniem Rady (UE) 2022/576 w sprawie zmiany rozporządzenia (UE) nr 833/2014 dotyczącego środków ograniczających w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. Urz. UE nr L 111 z 8.4.2022, str. 1), dalej: rozporządzenie 2022/576.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Zachodzą* / nie zachodzą*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> w stosunku do mnie przesłanki wykluczenia z postępowania na podstawie ustawy z dnia 13 kwietnia 2022 r.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidRDefault="00F06B17" w:rsidP="00692266">
+    <w:p w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidRDefault="00F06B17" w:rsidP="00692266">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Zobowiązuję się </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">do niezwłocznego powiadomienia Powiatowego Urzędu Pracy </w:t>
       </w:r>
-      <w:r w:rsidR="0023374A" w:rsidRPr="00692266">
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">w Ostródzie (w szczególności w okresie od złożenia wniosku do podpisania umowy) </w:t>
       </w:r>
-      <w:r w:rsidR="0023374A" w:rsidRPr="00692266">
+      <w:r w:rsidR="0023374A" w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692266">
+      <w:r w:rsidRPr="00FF4009">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o wszelkich zmianach stanu prawnego lub faktycznego wskazanego w dniu złożenia przedmiotowego wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F06B17" w:rsidRPr="00692266" w:rsidSect="006C5C63">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00F06B17" w:rsidRPr="00FF4009" w:rsidSect="0065166E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="720" w:bottom="720" w:left="720" w:header="1021" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="424" w:bottom="720" w:left="426" w:header="1021" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A746CC" w:rsidRDefault="00A746CC" w:rsidP="002A50E7">
+    <w:p w:rsidR="0005405D" w:rsidRDefault="0005405D" w:rsidP="002A50E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A746CC" w:rsidRDefault="00A746CC" w:rsidP="002A50E7">
+    <w:p w:rsidR="0005405D" w:rsidRDefault="0005405D" w:rsidP="002A50E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1478,120 +1982,100 @@
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A746CC" w:rsidRDefault="00A746CC" w:rsidP="002A50E7">
+    <w:p w:rsidR="0005405D" w:rsidRDefault="0005405D" w:rsidP="002A50E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A746CC" w:rsidRDefault="00A746CC" w:rsidP="002A50E7">
+    <w:p w:rsidR="0005405D" w:rsidRDefault="0005405D" w:rsidP="002A50E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="Koperta" style="width:10.5pt;height:8.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDowy0rIwIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWyklMtu2zAQRfcF+g8E&#10;97IkW4kdwXKQ2klQNGiNov0AmqIsIuIDQ/qFov+eISW7KbpokS5sDUnx8vDOjOa3R9WRvQAnja5o&#10;PsooEZqbWuptRb9/e0hmlDjPdM06o0VFT8LR28X7d/ODLcXYtKarBRAU0a482Iq23tsyTR1vhWJu&#10;ZKzQuNgYUMzjELZpDeyA6qpLx1l2nR4M1BYMF87h7KpfpIuo3zSC+y9N44QnXUWRzcd/qOj0ekzJ&#10;JozSxZyVW2C2lXwAYW/gUExqPPYitWKekR3IN0hZyf0OBKphVOJvwMLoP9QGEfVPGorB884m3CjL&#10;vNzITvpT9HuA0vu15GvoCfnn/RqIrCuKnmqmMM2PwBr5zAhO1MJxNPwTphI8C3aHW4U9QQGHaRj/&#10;JrjppH2QXRfsDPGAjip/Lw/TNJKLleE7JbTvawREh7cw2rXSOkqgFGojEBc+1nnMmTj6J+fDcRj1&#10;Wfsxnt1l2c34Q7K8ypZJkU3vk7ubYppMs/tpkRWzfJkvf4bdeVHunHgynHUrK88llBd/0CrJwTjT&#10;+BH6mvag53JG0DxLYxGRPYvFGqyJQOdnRMSpYElgdR6E520IG3TrKxZ7v+eyEK395WYw2tmQNlYe&#10;G1DhiRjkGLvidOmGYALHyXwymVxh13BcGuL+gPNmC84/CqNICNBPJIh+sj2y9q+eXxny3B8fuZAm&#10;3mzovdAwr8cYv/5GLF4AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0j&#10;yCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyi&#10;UjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7Taeg&#10;fzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQD+tVyH2QAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMxEIXvgv8hjODNJltFy7rZUrSCKBSsxfN0M90s&#10;3UyWJG3Xf2/qRS/zGN7w3jfVfHS9OFKInWcNxUSBIG686bjVsPl8uZmBiAnZYO+ZNHxThHl9eVFh&#10;afyJP+i4Tq3IIRxL1GBTGkopY2PJYZz4gTh7Ox8cpryGVpqApxzuejlV6l467Dg3WBzoyVKzXx+c&#10;hjv79XC7X+0auXx7XYbFc1hZ9a719dW4eASRaEx/x3DGz+hQZ6atP7CJoteQH0m/M3vTogCxPasC&#10;WVfyP3v9AwAA//8DAFBLAwQKAAAAAAAAACEAX/U06WYdAABmHQAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAYAAAAGACAYAAAHTwIUpAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAOw4AADsOAcy2oYMAABz7SURBVHhe7d2NlSu1soZhQiAEQiAE&#10;QiAEQiADQiAEQiAEQiAEQjghnOvaXHG8m0/lVqukUrfeZ613LRi3ZVnTP7NnPJ5vAADAYv67eB+p&#10;O63UR+pOK/XRpTsN1DyX4x1KGS7N47jx8f9neX/c9z5SG6uPjXR8vOP/u2ob1z4eTT2O+liVt7F3&#10;W4Ta+LWPS582/nT7VWXM/3z5v681PeaZjc9s06KMpSZvmh7v7MZnt/ukjPHnl//Tmh6rZeOWbZVy&#10;39++/F9d0+M0bfzSun1R7vPrl//zNT1G08b/r/U+Q7dv2vjlfftP9/v2Vcv2Rcu2TRsft/3jVe2+&#10;370qt5Xdpvy/2v7d2e2+OLtxbTub3PHj378qH/vJPvCmfPx9+6Mz2/zjzMaftvnh1fs2pR9fKe/b&#10;KJ9u/8qnjT/d/u59W9v/Pe/bHnm3/Yu3sXdbhNr4tY9LtY1rH4+mHkd9rEptrD420vHxjv/vOm58&#10;/P9Z3h/3vY/UnawMl+ah7rRSH6k7rdRH6k4rBQAAAAAAKtQ/pFfqI3WnlfpI3WmlPjre4ZdXWf56&#10;dZzPR8c7WPazr9nsp/ZqLh8dNy7/7f0kPVptDuX/XWrj8v+11zJE8h7//WNVtY1rH49Ue4zaxyVv&#10;Y++2Xt7Y3m3/8mnjT7df8WnMT7d/5czGZ7Y568xYZ7b5x9mNz27nOTvG2e2+aNm4Zdujlvu2bNu2&#10;8Uvr9qb1Pk3bN238Yq+2arlPy7ZF031aNj5O/tP9WrZ917T92Y3ti7zjdt591W21bY/UfavObKwm&#10;X6j7q48VtY+/8+7/L582/vnVp8Hex3iv5uzt3jb/8DY+M/nifZyW7ZWWcaobt0z+qtr45eOnHltt&#10;PGPyhXqc8rFTj3/c2F6kd/rOQY6PV/7/1BzeN86YfPH+uOW/T83jfePTdxrk0lzUnVbqI3WnlfpI&#10;3WmlAAAAAAAAAABYlvrGNp2vmxqUztdNDUrn66YGVZ15d6knqb2c+1g3Nahl1MczXts+09mFL3VT&#10;g1rv1O322wpPop6jVajbrG5qUEtR2834HYOR1HOyjtQ2Vjc1qOVR21t3ouZv1ahtrW5qUOsMdT9r&#10;ZWq+1ifqPlY3NajVQt3fWomaX8vpU93f6qYGta5Q41iZ1HyufAGhxrG6qUGtHmo8ayb1+D2/WanG&#10;s7qpQa0IalxrJPV4Ef+IVONa3dSgViQ1vhVJjX98n9weanyrmxrUilL7la33eqjx3ouixra6qUGt&#10;Xt7vytm5uHbbGbX34S5v5a5u66XGtLqpQa2r3n9V7tN4rb/Q+P423O/V3kBCbXuVGsvqpga1Wr3/&#10;vlbrOJ/u+/6e6O/V3k78SN23lRrD6qYGtc7qWfij2h5+zN5N/wo11lnqvlY3Naj1SeTCK8dTWe00&#10;c8X7uKVP1H2sbmpQq2b0ws/U8jzUtlY3Nah19KSFPzrzvNQ2Vjc1qFW8/0quuv1JvOepbrO6qUGt&#10;2h8y2YF63rW6qUFVO1LrcKybGpTO100NSufrpgal8wEAAAAAAAAAAAAAAAAAAAAAvlAvuabzdVOD&#10;0vm6qUHpfN3UoHS+bmpQOl83NSidr5sa9Niu1Foc66YGVe1GrYGqmxq01i7Uc6/VTQ1q9b6v212p&#10;51x7wxKrmxrUMva3Amq3PZF6ruVt0dRtVjc1qFX8/sq7/SnUc7S3UCvU7VY3Naj1rvXdDe+k9haY&#10;x/elU9tY3dSg1lHtnQvvrLb49vEjtZ3VTQ1qKS3vCbo628PVc1GLb9S2Vjc1qFXzhHfSqr09Zm3x&#10;jdre6qYGtTx3/iTUFv8TdR+rmxrU+uSOn4SeNyBU97O6qUGtM67uTRl633ZT3dfqpga1zqpdzFYS&#10;8Z6n6v5WNzWo1aLly7nZov4No8awuqlBrVYrfhIi/xWvxrG6qUGtq9RY7/+knyX6WyhqLKubGtTq&#10;ocab+UmwP1Ol5tBDjWd1U4NavdSY9qXraCMW36gxrW5qUCuCGjfyLxsd1f4UbQQ1rtVNDWpFUWPb&#10;l4XRRi6+UWNb3dSgViQ1fuRfxBi9+EaNb3VTg1qR1PhWxF/nVuOWIqnxrW5qUCuKGvu9nk+CGu9Y&#10;FDW21U0NakVQ46qu/JFNNU6tCGpcq5sa1Oqlxix/v1fd1vJJUPe3jPq41UuNaXVTg1o91HjHP558&#10;ZhtF3c96p263eqjxrG5qUOsqNVZtYVu2NWp7S1HbWVepsaxualDrCjXOp71a3cc6UttYHrW9dYUa&#10;x+qmBrVaqTHOnFKMuq9VqNusM9T9rFZqDKubGtRqoe5/dvELNYZXC3V/q4W6v9VNDWqdpe7buviF&#10;Gkt1hRrHOkvd1+qmBrXOUPe7uviFGvO9Hmo86wx1P6ubGtT6RN2nd/HfHceOchy39Im6j9VNDWp5&#10;1PaRiz+amr/lUdtb3dSgVo3a9k6LX6jnYdWoba1ualBLUdvdcfEL9XwsRW1ndVODWkdqmzsvfqGe&#10;l3WktrG6qUGtd+r2Jyx+oZ6f9U7dbnVTg1qFuu1Ji1+o52kV6jarmxrUMurjT1z8Qj1fy6iPW93U&#10;oLWevPiFet5e3dSgqh0Wv1DPv1Y3NeixnRa/UOug6qYGpfN1U4PS+bqpQel83dSgdL5ualA6Xzc1&#10;KJ0PAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD6XenJpoVunUpIhmlU5NimhW6dSk&#10;iGaVTk2KaFbp1KSIZpVOTepqv7zC89kfOVaf/yulU5Pq7Y9XeJ7IHb+UTk3K60/xsVocCM8wYscv&#10;pVOT8ipaDgTbFvejPpe1fnxl1G1e6dSkvI7sLK+2U/31CutTn7taZccv1DZe6dSkvGp+e6W2V9kl&#10;FWv59pX6XNX67pWitvVKpybl9cmvr9T9VBwI+aJ2/ELdxyudmpTXWfYtUXX/Wpirdce37c9Q9/VK&#10;pybl1ernV2qcWhjr+1dq3Wud3fELNYZXOjUpr6t+eKXGq4VYo3f8Qo3llU5NyqsXB8Jcs9dbjemV&#10;Tk3KK0rrGQltsr70VGN7pVOT8orGgRCrZccf8V049The6dSkvEZp/a4EvtbyXbeR335Wj+eVTk3K&#10;a7RR3557qtV+AKke1yudmpTXLK0Hgn0ptZPfX6l1UM18LZZ6fK90alJeGdQ8aj39QGh57VXGixDV&#10;PLzSqUl5ZVLzqWXf/nsSeyGhep6qzJehq/l4pVOT8lqBmlet46sV78a+blfPS2Wvw8qm5uWVTk3K&#10;ayVqfrV+enUnd9vxCzU/r3RqUl4rUvOstfrvLbfs+Cs+FzVPr3RqUl4rU/OttdJZ06g51lr5aqbm&#10;65VOTcprRS3fCz+W/XvLak5nW5Gap1c6NSmvlfTs+MdmHgitP+P41ErU/LzSqUl5raD1p5+r/AJ/&#10;647f8j1/awVqXl7p1KS8MvW+3qVlh4r8Bf7WHV/9+0RtVyuTmo9XOjUprwzRL/Sa9fqZ1le6nvmH&#10;ubpfrQxqHl7p1KS8Zhr9Ckfb4dRYqpbxW3f8K9/VUePUmkk9vlc6NSmvGWa/pr3lQLNqWn/7KuLb&#10;mWrcWjOox/VKpyblNVL2L3O07sBXG/HyDPU4tUZSj+eVTk3Ka4TsHf9o1IEw45Wq6nFrjaAexyud&#10;mpRXpNV2/KPWr+VrfXozqRHUPGpFUuN7pVOT8oqw+o6vtP7QzX5hZQVqbrUiqHG90qlJefW4447/&#10;FGqNa/VQ43mlU5PyuoIdfx1qzWtdocbxSqcm5dWCHX9d6nNQq4W6v1c6NSmvM9jx70N9Tmqdoe7n&#10;lU5NystjP9hR91Gx469FfY5qedT2XunUpLwUdvznUJ+zWoraziudmpTXO3b851Kfw1rv1O1e6dSk&#10;vEzLT0rZ8e9NfU5rGfVxr3RqUhGx4z+L+hxHlE5Nqid2/GdTn/Oe0qlJXYkdfy9qH7hSOjUpolml&#10;U5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTIpoVAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAgEH+S5RYOjUpolmlU5MimlU6NSmi&#10;WaVTkyKaVTo1KaJZpVOTIppVOjUpolmlU5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTuhL28f0rtQ9c&#10;KZ2a1NXwfJE7v5VOTaonPFf0zm+lU5PqDc/zwyv1ue4tnZpURHiOn16pz3FE6dSkosL9/fxKfW5V&#10;/xEf+1Q6NSmvb8XHvHBfrTu/Ubd5pVOT8jIcBM93Zec36navdGpSXu/U7bXsoME9XN35jdrGK52a&#10;lNeR2qYWB8H6fnmlPneq485v1HZe6dSkvBS1Xa3vXmFNv71SnzOV2vmN2tYrnZqUV43atpb9QAVr&#10;adn5/3pVo7b3Sqcm5eVR29fiIFjH76/U50j15yuPuo9XOjUpr0/UfWpxEOSL3PmNup9XOjUprzPU&#10;/WrZj9iRI3rnN+q+XunUpLzOUvetxUEw3x+v1OdCdXbnN+r+XunUpLxaqPvX4iCYx3Zo9TlQ2YHS&#10;Qo3hlU5NyquVGqOWvegKY9l3cNTaq+w7Q63UOF7p1KS8rlDj1OIgGKdl5//11RVqLK90alJeV6mx&#10;atmP4hHLfnCl1lp1dec3ajyvdGpSXj3UeLU4COLM2vmNGtMrnZqUVy81Zi17XQr6zNz5jRrXK52a&#10;lFcENW6tiE/Krlp2/qiTjRrbK52alFcUNXYt+4EN2rTs/JHfeFDje6VTk/KK1PJJav1+9M6ydn6j&#10;HsMrnZqUVzQOglhq3WqN+JazehyvdGpSXiNwEMRQ61Xrx1cjqMfySqcm5TVKy4/nW16bsgu1TrVG&#10;7fxGPZ5XOjUpr5E4CK5R61Nr5M5v1GN6pVOT8hqNg+C81nfnmPH7F+pxvdKpSXnN0HIQeL+e92St&#10;O/+s38VWj+2VTk3Ka5aW16vbP6J3surOb9Tje6VTk/KaiYPg31be+Y2ag1c6NSmv2TgI/qd157ft&#10;Z1Pz8EqnJuWVIeL9au7OzuTq+dbK2PmNmotXOjUprywtB4H1JK1/mCJr5zdqPl7p1KS8Mu14ENxp&#10;5zdqTl7p1KS8stnLo9W8at3Z3XZ+o+bllU5NymsFOxwEd9z5jZqbVzo1Ka9VtLyLsXUnrX+PayVq&#10;fl7p1KS8VvLEg8BeoqzmXms1ao5e6dSkvFbT8sccrJU94bmoeXqlU5PyWtGdv2QonnIgq7l6pVOT&#10;8lqVvcxXzbfWSp50FVPz9UqnJuW1IvsOiJrrp1bQuvNbK/9WnJqvVzo1Ka8VqXmeLVPrP+LfW/Ug&#10;UHP1Sqcm5bUaNcfWMrT+VFu14kGg5umVTk3KayVqflebKWLnL612EKg5eqVTk/JahZpbbzO0/FWW&#10;s610EKj5eaVTk/JagZpXrdYfLI18SUHrzt/yna1VDgI1N690alJe2dScapV3QGj9LtGIg6B15y9z&#10;aPkZxwoHgZqXVzo1Ka9Maj611Nt/qO1qRf4qoe2Y6jFqHQ/AOx0Eak5e6dSkvLKoudTy3vtGbV8r&#10;4m1EWv4qi1Vzl4NAzccrnZqUVwY1j1rezl+o+9XqOQiidv7iDgeBmotXOjUpr9nUHGqd2fkLdf9a&#10;Vw6C6J2/WP0gUPPwSqcm5TWTevxaLTt/ocapZTveWS1v9mu1WvkgUHPwSqcm5TWLeuxaV3b+Qo1X&#10;68xB0LLz97yDxaoHgXp8r3RqUl4zqMet1bPzF2rcWt5BMGvnL1peSDfrIFCP7ZVOTcprNPWYtSJ2&#10;/kKNX8teyvCu9ecMETt/sdpBoB7XK52alNdI6vFqRe78hXqc6CJ3/mKlg0A9plc6NSmvUdRj1Rqx&#10;8xfq8aIasfMXqxwE6vG80qlJeY2gHqfWyJ2/UI/b28idv1jhIFCP5ZVOTcormnqMWjN2/kI9/tVm&#10;/g2D7INAPY5XOjUpr0hq/Fozd/7CztpqLi1l/BWblt80iz4I1GN4pVOT8oqixq6VsfMXPa/fz/wr&#10;91kHgRrfK52alFcENW6tzJ2/aH2bQrtyzP7DFErGQaDG9kqnJuXVS41Za4Wd/50dCN5rfGwningF&#10;aaTZB4Ea1yudmpRXDzVerdV2/jubeRCoMb3SqUl5XaXGqsXOH2/WQaDG80qnJuV1hRqnFjv/OC1v&#10;K3/1IFBjeaVTk/Jq1fKtRHb+8UYfBGocr3RqUl4t2PnXNPIgUGN4pVOT8jqLnX9tow4CdX+vdGpS&#10;Xmew89/DiINA3dcrnZqU1yfs/PcSfRCo+3mlU5Py8rDz31PLe5V+OgjUfbzSqUl51bDz31vUQaC2&#10;90qnJuWlsPM/Q8RBoLb1Sqcm5XXEzv8svQeB2s4rnZqU1zt2/mfqOQjUNl7p1KS8Cnb+Z7t6EKjb&#10;vdKpSXkZdv49XDkI1G1e6dSkvNj599J6EKiPe6VTk4qInf85Wg6C1tKpSfXGzv88ow6CdGpSPbHz&#10;P9eIgyCdmtTV2PmfL/ogSKcmdSV2/n1c+cdurXRqUkSzSqcmRTSrdGpSRLNKpyZFNKt0alJEs0qn&#10;JkU0q3RqUkSzSqcmRTSrdGpSRLNKpyZFNKt0alJEs0qnJkU0KwAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;QvyXiGjTtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7an&#10;FoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxYlu19eAXiO71/955U63jPbnlqUVfr1FYD7WvXE&#10;X9qeWpTV+v0VgPv44dXKJ/7S9tSirNofrwCs6y4n/tL21KKsHhcCYC0/vbrTib+0PbUokX376s/D&#10;x6LiQgDk+vnViBO/jWkXFXVbZNtTixJZMfJCYOMCmMdO/OpY7M1O/D++KtQ2kW1PLUpkin3lrrbt&#10;zS4EdqEBMMasE3+hto1se2pRIvNwIQDuwX43Rx1rvdVO/IW6T2TbU4sS2RmjLgR/veJCAFz32yt1&#10;bPX26cRfqPtGtj21KJG1GLmz2S+kAPjMvmha5VhUY0S2PbUokV3BhQCYb+SJ3/41/t2rVmqsyLan&#10;FiWyHlwIgPHsxG+/ba+Old7s53FXTvyFGjOy7alFiSyCvSeQGrs3LgTY2egTf8TP39TYkW1PLUpk&#10;kUZdCCz7FXZgB3c48RfqMSLbnlqUyEYY9ZI0iwsBnspOzHaCVvt9b/ZKvsgTf6EeK7LtqUWJbKRR&#10;v5RinXmJGnAH9j14+yGs2s97G3XiL9RjRrY9tSiRzTDyPUNsbOCO7Odbo0789gKNkSf+Qj12ZNtT&#10;ixLZTPbtGzWHiLgQ4C7sxG8vcFD7cW/2c7gZJ/5CzSGy7alFiSzDyAuBfdsJWNHoE38GNZfItqcW&#10;JbJMIy8E/N1irML286ed+As1p8i2pxYlshVwIcATjTzxr7Jfq7lFtj21KJGtxP6JrOYYUfZXStjH&#10;yL++tdoXNGqOkW1PLUpkKxr5vVJ7WRwwwqi/vmWt+iIHNdfItqcWJbKVcSHAHYz8Iyyrv7pNzTuy&#10;7alFiewO7BdluBBgNbP/+taK1Pwj255alMjuxC4EI39VHjhj1Fud3OnEX6jnEdn21KJEdkcj3zPF&#10;xgWUkW9/fte3NlHPJ7LtqUWJ7M5GXwhm/kYl1mT7ACf+OvW8ItueWpTInoALAaKNPvHbCxyeQD2/&#10;yLanFiWyJxl5Ibj6J/NwL7YPjXov/ifuQ+p5RrY9tSiRPZX9UFc9396e9NUb/mfkid++KHnqFw/q&#10;+Ua2PbUokT0dFwJ4Rp/4bfwnU887su2pRYlsF1wI8G7ktwt3+rmRev6RbU8tSmS7GfmDPXvzL6zN&#10;vhVz17++tSK1DpFtTy1KZLsadSGwuBCsx/6Vxok/nlqPyLanFiWy3XEheDY78du/ztTnpzfbd3Y9&#10;8RdqXSLbnlqUyPA3e7totT4R8ecq5xt54p/9ZxdXptYnsu2pRYkMXxv1Pi8WF4LxRv4RFv6mxL+p&#10;dYpse2pRIoM28kLA3y2Ox4k/h1qvyLanFiUy+Ea95a/FhaDfTn99a0Vq3SLbnlqUyHCOfYWp1i8i&#10;TjTt7OLJiT+fWr/ItqcWJTK0GXkh4FsNn438Fxk/o2mn1jGy7alFiQxt7NUfI186atn4+NrIE79l&#10;r+VHO7WWkW1PLUpkOG/0if8YJ6WxP4xXseZt1BpGtj21KJHhs9kn/mM7npRY83tQaxfZ9tSiRIa6&#10;7JPQsaeflGZ8e601LgQ+tWaRbU8tSmT4t9VOQsfs3SafZMUT/zEuBJpaq8i2pxYlMvzP6iehY3d/&#10;22Gb+6j34h8VF4KvqTWKbHtqUSLDuBO/vU69/NFvO9nx/vN/G33it89nWY9RL9vlQvA3tTaRbU8t&#10;SmQ7m3HiP7ITk5081P16s7c7XvlCMPrE771JGxeCMdSaRLY9tSiR7WjUSwu9E78y6kJg81jpr5TZ&#10;SXnUv36slnfn5EIQS61FZNtTixLZTlY58R899UIw8q9vWT2/Oc2FIIZag8i2pxYlsh2seuI/Gvkt&#10;qZkXAnusVU/8R1wI+qjnHtn21KJE9mR3OfEf3fVCYGPbY6jHjsg+n6NwIbhGPefItqcWJbInuuuJ&#10;/8i+0lXziMhOeFFGn/hnvkkbF4I26rlGtj21KJE9yVNO/EejnpfVcyGw+4468du4me/OOerN5552&#10;IVDPMbLtqUWJ7AlGHazZJ/6jkReClpPt6BP/SmvOhcCnnltk21OLEtmd7XLiP7KTtZp3RPbc7UJj&#10;J3l7aaVl/20fG/mD3dXXnAuBpp5TZNtTixLZHe164j+yE7N6HnfqbmvOheBr6rlEtj21KJHdCSd+&#10;7Y4XgruvOReCv6nnENn21KJEdgec+M+5w4XA1nzm7ySMtvuFQM09su2pRYlsZZz4r7ETrHremdnP&#10;D+w3g59q1A/oV78QqDlHtj21KJGtiBN/DLsQjPzB7ZnsBPbkE//RbhcCNdfItqcWJbKVcOIfZ9Ta&#10;qmy9M1/Dv4JdLgRqjpFtTy1KZCvgxD+X/csg8u0mbJ3txPSk7+1HefqFQM0tsu2pRYksEyf+ddgP&#10;kO3zYRcGO7m8f+vI1tPeztney99ut+042bd56oVAzSmy7alFiSwDJ37s6mkXAjWXyLanFiWymTjx&#10;A38b9UZ/sy8Eag6RbU8tSmQz2InfTtLq8XvixI+7u/uFQD12ZNtTixLZSJz4gXPueiFQjxnZ9tSi&#10;RDYCJ37gmrtdCNRjRbY9tSiRReLED8S4y4VAPUZk21OLElkETvzAGKtfCNTYkW1PLUpkPTjxA3OM&#10;+jvRvRcCNWZk21OLEtkV9mv+nPiB+Va7EKixItueWpTIWnDiB9awyoVAjRHZ9tSiRHYGJ35gTdkX&#10;AnXfyLanFiUyDyd+4B6yLgTqPpFtTy1KZAonfuCeZl8I1LaRbU8tSmTvOPEDzzDrQqC2iWx7alEi&#10;M/ZWwJz4gecZfSFQt0W2PbUokXHiB55v1IVgdNtTi7JqnPiBtd3tQrA9tSirxYkfuJe7XAi2pxZl&#10;lTjxA/e2+oVge2pRsuPEDzyL/VBXHevZbU8tSlac+IFnW+1CsD21KEREO7Q9tShERDu0PbUoREQ7&#10;tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0&#10;PbUoREQ7BAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADAQ3zzzf8B/TN6IC+zEN8AAAAA&#10;SUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDowy0rIwIAAGsEAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAIkEAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAP61XIfZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAfAUAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBf9TTp&#10;Zh0AAGYdAAAUAAAAAAAAAAAAAAAAAIIGAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAG&#10;AHwBAAAaJAAAAAA=&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1078" type="#_x0000_t75" alt="Koperta" style="width:10.3pt;height:8.4pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDowy0rIwIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWyklMtu2zAQRfcF+g8E&#10;97IkW4kdwXKQ2klQNGiNov0AmqIsIuIDQ/qFov+eISW7KbpokS5sDUnx8vDOjOa3R9WRvQAnja5o&#10;PsooEZqbWuptRb9/e0hmlDjPdM06o0VFT8LR28X7d/ODLcXYtKarBRAU0a482Iq23tsyTR1vhWJu&#10;ZKzQuNgYUMzjELZpDeyA6qpLx1l2nR4M1BYMF87h7KpfpIuo3zSC+y9N44QnXUWRzcd/qOj0ekzJ&#10;JozSxZyVW2C2lXwAYW/gUExqPPYitWKekR3IN0hZyf0OBKphVOJvwMLoP9QGEfVPGorB884m3CjL&#10;vNzITvpT9HuA0vu15GvoCfnn/RqIrCuKnmqmMM2PwBr5zAhO1MJxNPwTphI8C3aHW4U9QQGHaRj/&#10;JrjppH2QXRfsDPGAjip/Lw/TNJKLleE7JbTvawREh7cw2rXSOkqgFGojEBc+1nnMmTj6J+fDcRj1&#10;Wfsxnt1l2c34Q7K8ypZJkU3vk7ubYppMs/tpkRWzfJkvf4bdeVHunHgynHUrK88llBd/0CrJwTjT&#10;+BH6mvag53JG0DxLYxGRPYvFGqyJQOdnRMSpYElgdR6E520IG3TrKxZ7v+eyEK395WYw2tmQNlYe&#10;G1DhiRjkGLvidOmGYALHyXwymVxh13BcGuL+gPNmC84/CqNICNBPJIh+sj2y9q+eXxny3B8fuZAm&#10;3mzovdAwr8cYv/5GLF4AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0j&#10;yCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyi&#10;UjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7Taeg&#10;fzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQD+tVyH2QAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMxEIXvgv8hjODNJltFy7rZUrSCKBSsxfN0M90s&#10;3UyWJG3Xf2/qRS/zGN7w3jfVfHS9OFKInWcNxUSBIG686bjVsPl8uZmBiAnZYO+ZNHxThHl9eVFh&#10;afyJP+i4Tq3IIRxL1GBTGkopY2PJYZz4gTh7Ox8cpryGVpqApxzuejlV6l467Dg3WBzoyVKzXx+c&#10;hjv79XC7X+0auXx7XYbFc1hZ9a719dW4eASRaEx/x3DGz+hQZ6atP7CJoteQH0m/M3vTogCxPasC&#10;WVfyP3v9AwAA//8DAFBLAwQKAAAAAAAAACEAX/U06WYdAABmHQAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAYAAAAGACAYAAAHTwIUpAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAOw4AADsOAcy2oYMAABz7SURBVHhe7d2NlSu1soZhQiAEQiAE&#10;QiAEQiADQiAEQiAEQiAEQjghnOvaXHG8m0/lVqukUrfeZ613LRi3ZVnTP7NnPJ5vAADAYv67eB+p&#10;O63UR+pOK/XRpTsN1DyX4x1KGS7N47jx8f9neX/c9z5SG6uPjXR8vOP/u2ob1z4eTT2O+liVt7F3&#10;W4Ta+LWPS582/nT7VWXM/3z5v681PeaZjc9s06KMpSZvmh7v7MZnt/ukjPHnl//Tmh6rZeOWbZVy&#10;39++/F9d0+M0bfzSun1R7vPrl//zNT1G08b/r/U+Q7dv2vjlfftP9/v2Vcv2Rcu2TRsft/3jVe2+&#10;370qt5Xdpvy/2v7d2e2+OLtxbTub3PHj378qH/vJPvCmfPx9+6Mz2/zjzMaftvnh1fs2pR9fKe/b&#10;KJ9u/8qnjT/d/u59W9v/Pe/bHnm3/Yu3sXdbhNr4tY9LtY1rH4+mHkd9rEptrD420vHxjv/vOm58&#10;/P9Z3h/3vY/UnawMl+ah7rRSH6k7rdRH6k4rBQAAAAAAKtQ/pFfqI3WnlfpI3WmlPjre4ZdXWf56&#10;dZzPR8c7WPazr9nsp/ZqLh8dNy7/7f0kPVptDuX/XWrj8v+11zJE8h7//WNVtY1rH49Ue4zaxyVv&#10;Y++2Xt7Y3m3/8mnjT7df8WnMT7d/5czGZ7Y568xYZ7b5x9mNz27nOTvG2e2+aNm4Zdujlvu2bNu2&#10;8Uvr9qb1Pk3bN238Yq+2arlPy7ZF031aNj5O/tP9WrZ917T92Y3ti7zjdt591W21bY/UfavObKwm&#10;X6j7q48VtY+/8+7/L582/vnVp8Hex3iv5uzt3jb/8DY+M/nifZyW7ZWWcaobt0z+qtr45eOnHltt&#10;PGPyhXqc8rFTj3/c2F6kd/rOQY6PV/7/1BzeN86YfPH+uOW/T83jfePTdxrk0lzUnVbqI3WnlfpI&#10;3WmlAAAAAAAAAABYlvrGNp2vmxqUztdNDUrn66YGVZ15d6knqb2c+1g3Nahl1MczXts+09mFL3VT&#10;g1rv1O322wpPop6jVajbrG5qUEtR2834HYOR1HOyjtQ2Vjc1qOVR21t3ouZv1ahtrW5qUOsMdT9r&#10;ZWq+1ifqPlY3NajVQt3fWomaX8vpU93f6qYGta5Q41iZ1HyufAGhxrG6qUGtHmo8ayb1+D2/WanG&#10;s7qpQa0IalxrJPV4Ef+IVONa3dSgViQ1vhVJjX98n9weanyrmxrUilL7la33eqjx3ouixra6qUGt&#10;Xt7vytm5uHbbGbX34S5v5a5u66XGtLqpQa2r3n9V7tN4rb/Q+P423O/V3kBCbXuVGsvqpga1Wr3/&#10;vlbrOJ/u+/6e6O/V3k78SN23lRrD6qYGtc7qWfij2h5+zN5N/wo11lnqvlY3Naj1SeTCK8dTWe00&#10;c8X7uKVP1H2sbmpQq2b0ws/U8jzUtlY3Nah19KSFPzrzvNQ2Vjc1qFW8/0quuv1JvOepbrO6qUGt&#10;2h8y2YF63rW6qUFVO1LrcKybGpTO100NSufrpgal8wEAAAAAAAAAAAAAAAAAAAAAvlAvuabzdVOD&#10;0vm6qUHpfN3UoHS+bmpQOl83NSidr5sa9Niu1Foc66YGVe1GrYGqmxq01i7Uc6/VTQ1q9b6v212p&#10;51x7wxKrmxrUMva3Amq3PZF6ruVt0dRtVjc1qFX8/sq7/SnUc7S3UCvU7VY3Naj1rvXdDe+k9haY&#10;x/elU9tY3dSg1lHtnQvvrLb49vEjtZ3VTQ1qKS3vCbo628PVc1GLb9S2Vjc1qFXzhHfSqr09Zm3x&#10;jdre6qYGtTx3/iTUFv8TdR+rmxrU+uSOn4SeNyBU97O6qUGtM67uTRl633ZT3dfqpga1zqpdzFYS&#10;8Z6n6v5WNzWo1aLly7nZov4No8awuqlBrVYrfhIi/xWvxrG6qUGtq9RY7/+knyX6WyhqLKubGtTq&#10;ocab+UmwP1Ol5tBDjWd1U4NavdSY9qXraCMW36gxrW5qUCuCGjfyLxsd1f4UbQQ1rtVNDWpFUWPb&#10;l4XRRi6+UWNb3dSgViQ1fuRfxBi9+EaNb3VTg1qR1PhWxF/nVuOWIqnxrW5qUCuKGvu9nk+CGu9Y&#10;FDW21U0NakVQ46qu/JFNNU6tCGpcq5sa1Oqlxix/v1fd1vJJUPe3jPq41UuNaXVTg1o91HjHP558&#10;ZhtF3c96p263eqjxrG5qUOsqNVZtYVu2NWp7S1HbWVepsaxualDrCjXOp71a3cc6UttYHrW9dYUa&#10;x+qmBrVaqTHOnFKMuq9VqNusM9T9rFZqDKubGtRqoe5/dvELNYZXC3V/q4W6v9VNDWqdpe7buviF&#10;Gkt1hRrHOkvd1+qmBrXOUPe7uviFGvO9Hmo86wx1P6ubGtT6RN2nd/HfHceOchy39Im6j9VNDWp5&#10;1PaRiz+amr/lUdtb3dSgVo3a9k6LX6jnYdWoba1ualBLUdvdcfEL9XwsRW1ndVODWkdqmzsvfqGe&#10;l3WktrG6qUGtd+r2Jyx+oZ6f9U7dbnVTg1qFuu1Ji1+o52kV6jarmxrUMurjT1z8Qj1fy6iPW93U&#10;oLWevPiFet5e3dSgqh0Wv1DPv1Y3NeixnRa/UOug6qYGpfN1U4PS+bqpQel83dSgdL5ualA6Xzc1&#10;KJ0PAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD6XenJpoVunUpIhmlU5NimhW6dSk&#10;iGaVTk2KaFbp1KSIZpVOTepqv7zC89kfOVaf/yulU5Pq7Y9XeJ7IHb+UTk3K60/xsVocCM8wYscv&#10;pVOT8ipaDgTbFvejPpe1fnxl1G1e6dSkvI7sLK+2U/31CutTn7taZccv1DZe6dSkvGp+e6W2V9kl&#10;FWv59pX6XNX67pWitvVKpybl9cmvr9T9VBwI+aJ2/ELdxyudmpTXWfYtUXX/Wpirdce37c9Q9/VK&#10;pybl1ernV2qcWhjr+1dq3Wud3fELNYZXOjUpr6t+eKXGq4VYo3f8Qo3llU5NyqsXB8Jcs9dbjemV&#10;Tk3KK0rrGQltsr70VGN7pVOT8orGgRCrZccf8V049The6dSkvEZp/a4EvtbyXbeR335Wj+eVTk3K&#10;a7RR3557qtV+AKke1yudmpTXLK0Hgn0ptZPfX6l1UM18LZZ6fK90alJeGdQ8aj39QGh57VXGixDV&#10;PLzSqUl5ZVLzqWXf/nsSeyGhep6qzJehq/l4pVOT8lqBmlet46sV78a+blfPS2Wvw8qm5uWVTk3K&#10;ayVqfrV+enUnd9vxCzU/r3RqUl4rUvOstfrvLbfs+Cs+FzVPr3RqUl4rU/OttdJZ06g51lr5aqbm&#10;65VOTcprRS3fCz+W/XvLak5nW5Gap1c6NSmvlfTs+MdmHgitP+P41ErU/LzSqUl5raD1p5+r/AJ/&#10;647f8j1/awVqXl7p1KS8MvW+3qVlh4r8Bf7WHV/9+0RtVyuTmo9XOjUprwzRL/Sa9fqZ1le6nvmH&#10;ubpfrQxqHl7p1KS8Zhr9Ckfb4dRYqpbxW3f8K9/VUePUmkk9vlc6NSmvGWa/pr3lQLNqWn/7KuLb&#10;mWrcWjOox/VKpyblNVL2L3O07sBXG/HyDPU4tUZSj+eVTk3Ka4TsHf9o1IEw45Wq6nFrjaAexyud&#10;mpRXpNV2/KPWr+VrfXozqRHUPGpFUuN7pVOT8oqw+o6vtP7QzX5hZQVqbrUiqHG90qlJefW4447/&#10;FGqNa/VQ43mlU5PyuoIdfx1qzWtdocbxSqcm5dWCHX9d6nNQq4W6v1c6NSmvM9jx70N9Tmqdoe7n&#10;lU5NystjP9hR91Gx469FfY5qedT2XunUpLwUdvznUJ+zWoraziudmpTXO3b851Kfw1rv1O1e6dSk&#10;vEzLT0rZ8e9NfU5rGfVxr3RqUhGx4z+L+hxHlE5Nqid2/GdTn/Oe0qlJXYkdfy9qH7hSOjUpolml&#10;U5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTIpoVAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAgEH+S5RYOjUpolmlU5MimlU6NSmi&#10;WaVTkyKaVTo1KaJZpVOTIppVOjUpolmlU5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTuhL28f0rtQ9c&#10;KZ2a1NXwfJE7v5VOTaonPFf0zm+lU5PqDc/zwyv1ue4tnZpURHiOn16pz3FE6dSkosL9/fxKfW5V&#10;/xEf+1Q6NSmvb8XHvHBfrTu/Ubd5pVOT8jIcBM93Zec36navdGpSXu/U7bXsoME9XN35jdrGK52a&#10;lNeR2qYWB8H6fnmlPneq485v1HZe6dSkvBS1Xa3vXmFNv71SnzOV2vmN2tYrnZqUV43atpb9QAVr&#10;adn5/3pVo7b3Sqcm5eVR29fiIFjH76/U50j15yuPuo9XOjUpr0/UfWpxEOSL3PmNup9XOjUprzPU&#10;/WrZj9iRI3rnN+q+XunUpLzOUvetxUEw3x+v1OdCdXbnN+r+XunUpLxaqPvX4iCYx3Zo9TlQ2YHS&#10;Qo3hlU5NyquVGqOWvegKY9l3cNTaq+w7Q63UOF7p1KS8rlDj1OIgGKdl5//11RVqLK90alJeV6mx&#10;atmP4hHLfnCl1lp1dec3ajyvdGpSXj3UeLU4COLM2vmNGtMrnZqUVy81Zi17XQr6zNz5jRrXK52a&#10;lFcENW6tiE/Krlp2/qiTjRrbK52alFcUNXYt+4EN2rTs/JHfeFDje6VTk/KK1PJJav1+9M6ydn6j&#10;HsMrnZqUVzQOglhq3WqN+JazehyvdGpSXiNwEMRQ61Xrx1cjqMfySqcm5TVKy4/nW16bsgu1TrVG&#10;7fxGPZ5XOjUpr5E4CK5R61Nr5M5v1GN6pVOT8hqNg+C81nfnmPH7F+pxvdKpSXnN0HIQeL+e92St&#10;O/+s38VWj+2VTk3Ka5aW16vbP6J3surOb9Tje6VTk/KaiYPg31be+Y2ag1c6NSmv2TgI/qd157ft&#10;Z1Pz8EqnJuWVIeL9au7OzuTq+dbK2PmNmotXOjUprywtB4H1JK1/mCJr5zdqPl7p1KS8Mu14ENxp&#10;5zdqTl7p1KS8stnLo9W8at3Z3XZ+o+bllU5NymsFOxwEd9z5jZqbVzo1Ka9VtLyLsXUnrX+PayVq&#10;fl7p1KS8VvLEg8BeoqzmXms1ao5e6dSkvFbT8sccrJU94bmoeXqlU5PyWtGdv2QonnIgq7l6pVOT&#10;8lqVvcxXzbfWSp50FVPz9UqnJuW1IvsOiJrrp1bQuvNbK/9WnJqvVzo1Ka8VqXmeLVPrP+LfW/Ug&#10;UHP1Sqcm5bUaNcfWMrT+VFu14kGg5umVTk3KayVqflebKWLnL612EKg5eqVTk/JahZpbbzO0/FWW&#10;s610EKj5eaVTk/JagZpXrdYfLI18SUHrzt/yna1VDgI1N690alJe2dScapV3QGj9LtGIg6B15y9z&#10;aPkZxwoHgZqXVzo1Ka9Maj611Nt/qO1qRf4qoe2Y6jFqHQ/AOx0Eak5e6dSkvLKoudTy3vtGbV8r&#10;4m1EWv4qi1Vzl4NAzccrnZqUVwY1j1rezl+o+9XqOQiidv7iDgeBmotXOjUpr9nUHGqd2fkLdf9a&#10;Vw6C6J2/WP0gUPPwSqcm5TWTevxaLTt/ocapZTveWS1v9mu1WvkgUHPwSqcm5TWLeuxaV3b+Qo1X&#10;68xB0LLz97yDxaoHgXp8r3RqUl4zqMet1bPzF2rcWt5BMGvnL1peSDfrIFCP7ZVOTcprNPWYtSJ2&#10;/kKNX8teyvCu9ecMETt/sdpBoB7XK52alNdI6vFqRe78hXqc6CJ3/mKlg0A9plc6NSmvUdRj1Rqx&#10;8xfq8aIasfMXqxwE6vG80qlJeY2gHqfWyJ2/UI/b28idv1jhIFCP5ZVOTcormnqMWjN2/kI9/tVm&#10;/g2D7INAPY5XOjUpr0hq/Fozd/7CztpqLi1l/BWblt80iz4I1GN4pVOT8oqixq6VsfMXPa/fz/wr&#10;91kHgRrfK52alFcENW6tzJ2/aH2bQrtyzP7DFErGQaDG9kqnJuXVS41Za4Wd/50dCN5rfGwningF&#10;aaTZB4Ea1yudmpRXDzVerdV2/jubeRCoMb3SqUl5XaXGqsXOH2/WQaDG80qnJuV1hRqnFjv/OC1v&#10;K3/1IFBjeaVTk/Jq1fKtRHb+8UYfBGocr3RqUl4t2PnXNPIgUGN4pVOT8jqLnX9tow4CdX+vdGpS&#10;Xmew89/DiINA3dcrnZqU1yfs/PcSfRCo+3mlU5Py8rDz31PLe5V+OgjUfbzSqUl51bDz31vUQaC2&#10;90qnJuWlsPM/Q8RBoLb1Sqcm5XXEzv8svQeB2s4rnZqU1zt2/mfqOQjUNl7p1KS8Cnb+Z7t6EKjb&#10;vdKpSXkZdv49XDkI1G1e6dSkvNj599J6EKiPe6VTk4qInf85Wg6C1tKpSfXGzv88ow6CdGpSPbHz&#10;P9eIgyCdmtTV2PmfL/ogSKcmdSV2/n1c+cdurXRqUkSzSqcmRTSrdGpSRLNKpyZFNKt0alJEs0qn&#10;JkU0q3RqUkSzSqcmRTSrdGpSRLNKpyZFNKt0alJEs0qnJkU0KwAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;QvyXiGjTtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7an&#10;FoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxYlu19eAXiO71/955U63jPbnlqUVfr1FYD7WvXE&#10;X9qeWpTV+v0VgPv44dXKJ/7S9tSirNofrwCs6y4n/tL21KKsHhcCYC0/vbrTib+0PbUokX376s/D&#10;x6LiQgDk+vnViBO/jWkXFXVbZNtTixJZMfJCYOMCmMdO/OpY7M1O/D++KtQ2kW1PLUpkin3lrrbt&#10;zS4EdqEBMMasE3+hto1se2pRIvNwIQDuwX43Rx1rvdVO/IW6T2TbU4sS2RmjLgR/veJCAFz32yt1&#10;bPX26cRfqPtGtj21KJG1GLmz2S+kAPjMvmha5VhUY0S2PbUokV3BhQCYb+SJ3/41/t2rVmqsyLan&#10;FiWyHlwIgPHsxG+/ba+Old7s53FXTvyFGjOy7alFiSyCvSeQGrs3LgTY2egTf8TP39TYkW1PLUpk&#10;kUZdCCz7FXZgB3c48RfqMSLbnlqUyEYY9ZI0iwsBnspOzHaCVvt9b/ZKvsgTf6EeK7LtqUWJbKRR&#10;v5RinXmJGnAH9j14+yGs2s97G3XiL9RjRrY9tSiRzTDyPUNsbOCO7Odbo0789gKNkSf+Qj12ZNtT&#10;ixLZTPbtGzWHiLgQ4C7sxG8vcFD7cW/2c7gZJ/5CzSGy7alFiSzDyAuBfdsJWNHoE38GNZfItqcW&#10;JbJMIy8E/N1irML286ed+As1p8i2pxYlshVwIcATjTzxr7Jfq7lFtj21KJGtxP6JrOYYUfZXStjH&#10;yL++tdoXNGqOkW1PLUpkKxr5vVJ7WRwwwqi/vmWt+iIHNdfItqcWJbKVcSHAHYz8Iyyrv7pNzTuy&#10;7alFiewO7BdluBBgNbP/+taK1Pwj255alMjuxC4EI39VHjhj1Fud3OnEX6jnEdn21KJEdkcj3zPF&#10;xgWUkW9/fte3NlHPJ7LtqUWJ7M5GXwhm/kYl1mT7ACf+OvW8ItueWpTInoALAaKNPvHbCxyeQD2/&#10;yLanFiWyJxl5Ibj6J/NwL7YPjXov/ifuQ+p5RrY9tSiRPZX9UFc9396e9NUb/mfkid++KHnqFw/q&#10;+Ua2PbUokT0dFwJ4Rp/4bfwnU887su2pRYlsF1wI8G7ktwt3+rmRev6RbU8tSmS7GfmDPXvzL6zN&#10;vhVz17++tSK1DpFtTy1KZLsadSGwuBCsx/6Vxok/nlqPyLanFiWy3XEheDY78du/ztTnpzfbd3Y9&#10;8RdqXSLbnlqUyPA3e7totT4R8ecq5xt54p/9ZxdXptYnsu2pRYkMXxv1Pi8WF4LxRv4RFv6mxL+p&#10;dYpse2pRIoM28kLA3y2Ox4k/h1qvyLanFiUy+Ea95a/FhaDfTn99a0Vq3SLbnlqUyHCOfYWp1i8i&#10;TjTt7OLJiT+fWr/ItqcWJTK0GXkh4FsNn438Fxk/o2mn1jGy7alFiQxt7NUfI186atn4+NrIE79l&#10;r+VHO7WWkW1PLUpkOG/0if8YJ6WxP4xXseZt1BpGtj21KJHhs9kn/mM7npRY83tQaxfZ9tSiRIa6&#10;7JPQsaeflGZ8e601LgQ+tWaRbU8tSmT4t9VOQsfs3SafZMUT/zEuBJpaq8i2pxYlMvzP6iehY3d/&#10;22Gb+6j34h8VF4KvqTWKbHtqUSLDuBO/vU69/NFvO9nx/vN/G33it89nWY9RL9vlQvA3tTaRbU8t&#10;SmQ7m3HiP7ITk5081P16s7c7XvlCMPrE771JGxeCMdSaRLY9tSiR7WjUSwu9E78y6kJg81jpr5TZ&#10;SXnUv36slnfn5EIQS61FZNtTixLZTlY58R899UIw8q9vWT2/Oc2FIIZag8i2pxYlsh2seuI/Gvkt&#10;qZkXAnusVU/8R1wI+qjnHtn21KJE9mR3OfEf3fVCYGPbY6jHjsg+n6NwIbhGPefItqcWJbInuuuJ&#10;/8i+0lXziMhOeFFGn/hnvkkbF4I26rlGtj21KJE9yVNO/EejnpfVcyGw+4468du4me/OOerN5552&#10;IVDPMbLtqUWJ7AlGHazZJ/6jkReClpPt6BP/SmvOhcCnnltk21OLEtmd7XLiP7KTtZp3RPbc7UJj&#10;J3l7aaVl/20fG/mD3dXXnAuBpp5TZNtTixLZHe164j+yE7N6HnfqbmvOheBr6rlEtj21KJHdCSd+&#10;7Y4XgruvOReCv6nnENn21KJEdgec+M+5w4XA1nzm7ySMtvuFQM09su2pRYlsZZz4r7ETrHremdnP&#10;D+w3g59q1A/oV78QqDlHtj21KJGtiBN/DLsQjPzB7ZnsBPbkE//RbhcCNdfItqcWJbKVcOIfZ9Ta&#10;qmy9M1/Dv4JdLgRqjpFtTy1KZCvgxD+X/csg8u0mbJ3txPSk7+1HefqFQM0tsu2pRYksEyf+ddgP&#10;kO3zYRcGO7m8f+vI1tPeztney99ut+042bd56oVAzSmy7alFiSwDJ37s6mkXAjWXyLanFiWymTjx&#10;A38b9UZ/sy8Eag6RbU8tSmQz2InfTtLq8XvixI+7u/uFQD12ZNtTixLZSJz4gXPueiFQjxnZ9tSi&#10;RDYCJ37gmrtdCNRjRbY9tSiRReLED8S4y4VAPUZk21OLElkETvzAGKtfCNTYkW1PLUpkPTjxA3OM&#10;+jvRvRcCNWZk21OLEtkV9mv+nPiB+Va7EKixItueWpTIWnDiB9awyoVAjRHZ9tSiRHYGJ35gTdkX&#10;AnXfyLanFiUyDyd+4B6yLgTqPpFtTy1KZAonfuCeZl8I1LaRbU8tSmTvOPEDzzDrQqC2iWx7alEi&#10;M/ZWwJz4gecZfSFQt0W2PbUokXHiB55v1IVgdNtTi7JqnPiBtd3tQrA9tSirxYkfuJe7XAi2pxZl&#10;lTjxA/e2+oVge2pRsuPEDzyL/VBXHevZbU8tSlac+IFnW+1CsD21KEREO7Q9tShERDu0PbUoREQ7&#10;tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0&#10;PbUoREQ7BAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADAQ3zzzf8B/TN6IC+zEN8AAAAA&#10;SUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDowy0rIwIAAGsEAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAIkEAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAP61XIfZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAfAUAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBf9TTp&#10;Zh0AAGYdAAAUAAAAAAAAAAAAAAAAAIIGAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAG&#10;AHwBAAAaJAAAAAA=&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-7198f" cropbottom="-6819f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="Koperta" style="width:6.75pt;height:6.75pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB2sxWiHQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g&#10;7h3bkbekVpKqS9pqWtVF0/oDCIYY1XzoQL407b/vgJ2s0y46dRfGBzAvD+85eHZ91B3ZC/DKmjkt&#10;RwUlwnDbKLOd06fvd9mUEh+YaVhnjZjTk/D0evH+3ezgajG2re0aAQRFjK8Pbk7bEFyd5563QjM/&#10;sk4YnJQWNAvYhW3eADuguu7ycVF8zA8WGgeWC+9xdNVP0kXSl1Lw8FVKLwLp5hTZQmohtZvY5osZ&#10;q7fAXKv4gMHeQKGZMrjpRWrFAiM7UG+QcoqHHQhUw6jGZ8DC6D/UBhH9TxqawfPOZdxqx4LaqE6F&#10;U3J7gDL7teJr6An5434NRDWY/YoSwzRm+R6YVM+MxJFGeI6Gf8FUQmDR8HiuuCpqYDeP/T8kN51y&#10;d6rroqExHuBR5fXysFIqLlaW77Qwoa8REB2ewxrfKucpgVrojUBg+NyUKWviGB58iNth1Oftx3h6&#10;UxRX40/Z8kOxzKpicpvdXFWTbFLcTqqimpbLcvkzri6reufFg+WsWzl1LqKy+otWKw7WWxlG6Gze&#10;g57LGUHLIk9lRPYsFWu0JgGd3wkRh6IlkdUHEIG3MZTo1jcs9n7NZSJZ+9vNaLR3MXGsPkrQ8Y0Y&#10;5Jjuw+lyH6IJHAenBUJRwnGmD3v581IHPtwLq0kM0E3cP7nJ9kjaf3r+ZMhyv3miQpZ0ruHuxQvz&#10;so/xyz/E4hcAAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfz&#10;P/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJ&#10;X1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQ&#10;zld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQBCHP3N2wAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSP0P1iJxo057qCDEqaA8JA5ItCBUbtt482jjdWQ7&#10;bfj3uO0BLjtazWrm22w+mFbsyfnGsoLJOAFBXFjdcKXg8+P5+gaED8gaW8uk4Ic8zPPRRYaptgde&#10;0n4VKhFD2KeooA6hS6X0RU0G/dh2xNErrTMY4uoqqR0eYrhp5TRJZtJgw7Ghxo4WNRW7VW8UfJcv&#10;5ev7pH/8unXrt8V2/YTNw06pq8vh/g5EoCH8HcMRP6JDHpk2tmftRasgPhJO8+hNZyA2Z5V5Jv+z&#10;578AAAD//wMAUEsDBAoAAAAAAAAAIQBf9TTpZh0AAGYdAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAABgAAAAYAIBgAAAdPAhSkAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAAAlwSFlzAAA7DgAAOw4BzLahgwAAHPtJREFUeF7t3Y2VK7WyhmFCIARCIARCIARC&#10;IANCIARCIARCIARCOCGc69pccbybT+VWq6RSt95nrXctGLdlWdM/s2c8nm8AAMBi/rt4H6k7rdRH&#10;6k4r9dGlOw3UPJfjHUoZLs3juPHx/2d5f9z3PlIbq4+NdHy84/+7ahvXPh5NPY76WJW3sXdbhNr4&#10;tY9Lnzb+dPtVZcz/fPm/rzU95pmNz2zTooylJm+aHu/sxme3+6SM8eeX/9OaHqtl45ZtlXLf3778&#10;X13T4zRt/NK6fVHu8+uX//M1PUbTxv+v9T5Dt2/a+OV9+0/3+/ZVy/ZFy7ZNGx+3/eNV7b7fvSq3&#10;ld2m/L/a/t3Z7b44u3FtO5vc8ePfvyof+8k+8KZ8/H37ozPb/OPMxp+2+eHV+zalH18p79son27/&#10;yqeNP93+7n1b2/8979seebf9i7exd1uE2vi1j0u1jWsfj6YeR32sSm2sPjbS8fGO/+86bnz8/1ne&#10;H/e9j9SdrAyX5qHutFIfqTut1EfqTisFAAAAAAAq1D+kV+ojdaeV+kjdaaU+Ot7hl1dZ/np1nM9H&#10;xztY9rOv2eyn9mouHx03Lv/t/SQ9Wm0O5f9dauPy/7XXMkTyHv/9Y1W1jWsfj1R7jNrHJW9j77Ze&#10;3tjebf/yaeNPt1/xacxPt3/lzMZntjnrzFhntvnH2Y3Pbuc5O8bZ7b5o2bhl26OW+7Zs27bxS+v2&#10;pvU+Tds3bfxir7ZquU/LtkXTfVo2Pk7+0/1atn3XtP3Zje2LvON23n3VbbVtj9R9q85srCZfqPur&#10;jxW1j7/z7v8vnzb++dWnwd7HeK/m7O3eNv/wNj4z+eJ9nJbtlZZxqhu3TP6q2vjl46ceW208Y/KF&#10;epzysVOPf9zYXqR3+s5Bjo9X/v/UHN43zph88f645b9PzeN949N3GuTSXNSdVuojdaeV+kjdaaUA&#10;AAAAAAAAAFiW+sY2na+bGpTO100NSufrpgZVnXl3qSepvZz7WDc1qGXUxzNe2z7T2YUvdVODWu/U&#10;7fbbCk+inqNVqNusbmpQS1Hbzfgdg5HUc7KO1DZWNzWo5VHbW3ei5m/VqG2tbmpQ6wx1P2tlar7W&#10;J+o+Vjc1qNVC3d9aiZpfy+lT3d/qpga1rlDjWJnUfK58AaHGsbqpQa0eajxrJvX4Pb9ZqcazuqlB&#10;rQhqXGsk9XgR/4hU41rd1KBWJDW+FUmNf3yf3B5qfKubGtSKUvuVrfd6qPHei6LGtrqpQa1e3u/K&#10;2bm4dtsZtffhLm/lrm7rpca0uqlBravef1Xu03itv9D4/jbc79XeQEJte5Uay+qmBrVavf++Vus4&#10;n+77/p7o79XeTvxI3beVGsPqpga1zupZ+KPaHn7M3k3/CjXWWeq+Vjc1qPVJ5MIrx1NZ7TRzxfu4&#10;pU/UfaxualCrZvTCz9TyPNS2Vjc1qHX0pIU/OvO81DZWNzWoVbz/Sq66/Um856lus7qpQa3aHzLZ&#10;gXretbqpQVU7UutwrJsalM7XTQ1K5+umBqXzAQAAAAAAAAAAAAAAAAAAAAC+UC+5pvN1U4PS+bqp&#10;Qel83dSgdL5ualA6Xzc1KJ2vmxr02K7UWhzrpgZV7UatgaqbGrTWLtRzr9VNDWr1vq/bXannXHvD&#10;EqubGtQy9rcCarc9kXqu5W3R1G1WNzWoVfz+yrv9KdRztLdQK9TtVjc1qPWu9d0N76T2FpjH96VT&#10;21jd1KDWUe2dC++stvj28SO1ndVNDWopLe8Jujrbw9VzUYtv1LZWNzWoVfOEd9KqvT1mbfGN2t7q&#10;pga1PHf+JNQW/xN1H6ubGtT65I6fhJ43IFT3s7qpQa0zru5NGXrfdlPd1+qmBrXOql3MVhLxnqfq&#10;/lY3NajVouXLudmi/g2jxrC6qUGtVit+EiL/Fa/GsbqpQa2r1Fjv/6SfJfpbKGosq5sa1Oqhxpv5&#10;SbA/U6Xm0EONZ3VTg1q91Jj2petoIxbfqDGtbmpQK4IaN/IvGx3V/hRtBDWu1U0NakVRY9uXhdFG&#10;Lr5RY1vd1KBWJDV+5F/EGL34Ro1vdVODWpHU+FbEX+dW45YiqfGtbmpQK4oa+72eT4Ia71gUNbbV&#10;TQ1qRVDjqq78kU01Tq0IalyrmxrU6qXGLH+/V93W8klQ97eM+rjVS41pdVODWj3UeMc/nnxmG0Xd&#10;z3qnbrd6qPGsbmpQ6yo1Vm1hW7Y1antLUdtZV6mxrG5qUOsKNc6nvVrdxzpS21getb11hRrH6qYG&#10;tVqpMc6cUoy6r1Wo26wz1P2sVmoMq5sa1Gqh7n928Qs1hlcLdX+rhbq/1U0Nap2l7tu6+IUaS3WF&#10;Gsc6S93X6qYGtc5Q97u6+IUa870eajzrDHU/q5sa1PpE3ad38d8dx45yHLf0ibqP1U0NannU9pGL&#10;P5qav+VR21vd1KBWjdr2TotfqOdh1ahtrW5qUEtR291x8Qv1fCxFbWd1U4NaR2qbOy9+oZ6XdaS2&#10;sbqpQa136vYnLH6hnp/1Tt1udVODWoW67UmLX6jnaRXqNqubGtQy6uNPXPxCPV/LqI9b3dSgtZ68&#10;+IV63l7d1KCqHRa/UM+/Vjc16LGdFr9Q66Dqpgal83VTg9L5uqlB6Xzd1KB0vm5qUDpfNzUonQ8A&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAPpd6cmmhW6dSkiGaVTk2KaFbp1KSIZpVO&#10;TYpoVunUpIhmlU5N6mq/vMLz2R85Vp//K6VTk+rtj1d4nsgdv5ROTcrrT/GxWhwIzzBixy+lU5Py&#10;KloOBNsW96M+l7V+fGXUbV7p1KS8juwsr7ZT/fUK61Ofu1plxy/UNl7p1KS8an57pbZX2SUVa/n2&#10;lfpc1frulaK29UqnJuX1ya+v1P1UHAj5onb8Qt3HK52alNdZ9i1Rdf9amKt1x7ftz1D39UqnJuXV&#10;6udXapxaGOv7V2rda53d8Qs1hlc6NSmvq354pcarhVijd/xCjeWVTk3KqxcHwlyz11uN6ZVOTcor&#10;SusZCW2yvvRUY3ulU5PyisaBEKtlxx/xXTj1OF7p1KS8Rmn9rgS+1vJdt5HfflaP55VOTcprtFHf&#10;nnuq1X4AqR7XK52alNcsrQeCfSm1k99fqXVQzXwtlnp8r3RqUl4Z1DxqPf1AaHntVcaLENU8vNKp&#10;SXllUvOpZd/+exJ7IaF6nqrMl6Gr+XilU5PyWoGaV63jqxXvxr5uV89LZa/Dyqbm5ZVOTcprJWp+&#10;tX56dSd32/ELNT+vdGpSXitS86y1+u8tt+z4Kz4XNU+vdGpSXitT86210lnTqDnWWvlqpubrlU5N&#10;ymtFLd8LP5b9e8tqTmdbkZqnVzo1Ka+V9Oz4x2YeCK0/4/jUStT8vNKpSXmtoPWnn6v8An/rjt/y&#10;PX9rBWpeXunUpLwy9b7epWWHivwF/tYdX/37RG1XK5Oaj1c6NSmvDNEv9Jr1+pnWV7qe+Ye5ul+t&#10;DGoeXunUpLxmGv0KR9vh1FiqlvFbd/wr39VR49SaST2+Vzo1Ka8ZZr+mveVAs2paf/sq4tuZatxa&#10;M6jH9UqnJuU1UvYvc7TuwFcb8fIM9Ti1RlKP55VOTcprhOwd/2jUgTDjlarqcWuNoB7HK52alFek&#10;1Xb8o9av5Wt9ejOpEdQ8akVS43ulU5PyirD6jq+0/tDNfmFlBWputSKocb3SqUl59bjjjv8Uao1r&#10;9VDjeaVTk/K6gh1/HWrNa12hxvFKpybl1YIdf13qc1Crhbq/Vzo1Ka8z2PHvQ31Oap2h7ueVTk3K&#10;y2M/2FH3UbHjr0V9jmp51PZe6dSkvBR2/OdQn7NaitrOK52alNc7dvznUp/DWu/U7V7p1KS8TMtP&#10;Stnx7019TmsZ9XGvdGpSEbHjP4v6HEeUTk2qJ3b8Z1Of857SqUldiR1/L2ofuFI6NSmiWaVTkyKa&#10;VTo1KaJZpVOTIppVOjUpolmlU5MimhUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACAQf5LlFg6NSmiWaVTkyKaVTo1KaJZpVOT&#10;IppVOjUpolmlU5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTIppVOjUpolmlU5O6Evbx/Su1D1wpnZrU&#10;1fB8kTu/lU5Nqic8V/TOb6VTk+oNz/PDK/W57i2dmlREeI6fXqnPcUTp1KSiwv39/Ep9blX/ER/7&#10;VDo1Ka9vxce8cF+tO79Rt3mlU5PyMhwEz3dl5zfqdq90alJe79TtteygwT1c3fmN2sYrnZqU15Ha&#10;phYHwfp+eaU+d6rjzm/Udl7p1KS8FLVdre9eYU2/vVKfM5Xa+Y3a1iudmpRXjdq2lv1ABWtp2fn/&#10;elWjtvdKpybl5VHb1+IgWMfvr9TnSPXnK4+6j1c6NSmvT9R9anEQ5Ivc+Y26n1c6NSmvM9T9atmP&#10;2JEjeuc36r5e6dSkvM5S963FQTDfH6/U50J1duc36v5e6dSkvFqo+9fiIJjHdmj1OVDZgdJCjeGV&#10;Tk3Kq5Uao5a96Apj2Xdw1Nqr7DtDrdQ4XunUpLyuUOPU4iAYp2Xn//XVFWosr3RqUl5XqbFq2Y/i&#10;Ect+cKXWWnV15zdqPK90alJePdR4tTgI4sza+Y0a0yudmpRXLzVmLXtdCvrM3PmNGtcrnZqUVwQ1&#10;bq2IT8quWnb+qJONGtsrnZqUVxQ1di37gQ3atOz8kd94UON7pVOT8orU8klq/X70zrJ2fqMewyud&#10;mpRXNA6CWGrdao34lrN6HK90alJeI3AQxFDrVevHVyOox/JKpyblNUrLj+dbXpuyC7VOtUbt/EY9&#10;nlc6NSmvkTgIrlHrU2vkzm/UY3qlU5PyGo2D4LzWd+eY8fsX6nG90qlJec3QchB4v573ZK07/6zf&#10;xVaP7ZVOTcprlpbXq9s/oney6s5v1ON7pVOT8pqJg+DfVt75jZqDVzo1Ka/ZOAj+p3Xnt+1nU/Pw&#10;Sqcm5ZUh4v1q7s7O5Or51srY+Y2ai1c6NSmvLC0HgfUkrX+YImvnN2o+XunUpLwy7XgQ3GnnN2pO&#10;XunUpLyy2cuj1bxq3dnddn6j5uWVTk3KawU7HAR33PmNmptXOjUpr1W0vIuxdSetf49rJWp+XunU&#10;pLxW8sSDwF6irOZeazVqjl7p1KS8VtPyxxyslT3huah5eqVTk/Ja0Z2/ZCieciCruXqlU5PyWpW9&#10;zFfNt9ZKnnQVU/P1Sqcm5bUi+w6ImuunVtC681sr/1acmq9XOjUprxWpeZ4tU+s/4t9b9SBQc/VK&#10;pybltRo1x9YytP5UW7XiQaDm6ZVOTcprJWp+V5spYucvrXYQqDl6pVOT8lqFmltvM7T8VZazrXQQ&#10;qPl5pVOT8lqBmlet1h8sjXxJQevO3/KdrVUOAjU3r3RqUl7Z1JxqlXdAaP0u0YiDoHXnL3No+RnH&#10;CgeBmpdXOjUpr0xqPrXU23+o7WpF/iqh7ZjqMWodD8A7HQRqTl7p1KS8sqi51PLe+0ZtXyvibURa&#10;/iqLVXOXg0DNxyudmpRXBjWPWt7OX6j71eo5CKJ2/uIOB4Gai1c6NSmv2dQcap3Z+Qt1/1pXDoLo&#10;nb9Y/SBQ8/BKpyblNZN6/FotO3+hxqllO95ZLW/2a7Va+SBQc/BKpyblNYt67FpXdv5CjVfrzEHQ&#10;svP3vIPFqgeBenyvdGpSXjOox63Vs/MXatxa3kEwa+cvWl5IN+sgUI/tlU5Nyms09Zi1Inb+Qo1f&#10;y17K8K715wwRO3+x2kGgHtcrnZqU10jq8WpF7vyFepzoInf+YqWDQD2mVzo1Ka9R1GPVGrHzF+rx&#10;ohqx8xerHATq8bzSqUl5jaAep9bInb9Qj9vbyJ2/WOEgUI/llU5NyiuaeoxaM3b+Qj3+1Wb+DYPs&#10;g0A9jlc6NSmvSGr8WjN3/sLO2mouLWX8FZuW3zSLPgjUY3ilU5PyiqLGrpWx8xc9r9/P/Cv3WQeB&#10;Gt8rnZqUVwQ1bq3Mnb9ofZtCu3LM/sMUSsZBoMb2Sqcm5dVLjVlrhZ3/nR0I3mt8bCeKeAVppNkH&#10;gRrXK52alFcPNV6t1Xb+O5t5EKgxvdKpSXldpcaqxc4fb9ZBoMbzSqcm5XWFGqcWO/84LW8rf/Ug&#10;UGN5pVOT8mrV8q1Edv7xRh8EahyvdGpSXi3Y+dc08iBQY3ilU5PyOoudf22jDgJ1f690alJeZ7Dz&#10;38OIg0Dd1yudmpTXJ+z89xJ9EKj7eaVTk/LysPPfU8t7lX46CNR9vNKpSXnVsPPfW9RBoLb3Sqcm&#10;5aWw8z9DxEGgtvVKpybldcTO/yy9B4HaziudmpTXO3b+Z+o5CNQ2XunUpLwKdv5nu3oQqNu90qlJ&#10;eRl2/j1cOQjUbV7p1KS82Pn30noQqI97pVOTioid/zlaDoLW0qlJ9cbO/zyjDoJ0alI9sfM/14iD&#10;IJ2a1NXY+Z8v+iBIpyZ1JXb+fVz5x26tdGpSRLNKpyZFNKt0alJEs0qnJkU0q3RqUkSzSqcmRTSr&#10;dGpSRLNKpyZFNKt0alJEs0qnJkU0q3RqUkSzSqcmRTQrAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABC/JeI&#10;aNO2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYho&#10;h7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFiW7X14BeI7vX/3nlTreM9ueWpRV+vUVgPta9cRf2p5a&#10;lNX6/RWA+/jh1con/tL21KKs2h+vAKzrLif+0vbUoqweFwJgLT+9utOJv7Q9tSiRffvqz8PHouJC&#10;AOT6+dWIE7+NaRcVdVtk21OLElkx8kJg4wKYx0786ljszU78P74q1DaRbU8tSmSKfeWutu3NLgR2&#10;oQEwxqwTf6G2jWx7alEi83AhAO7BfjdHHWu91U78hbpPZNtTixLZGaMuBH+94kIAXPfbK3Vs9fbp&#10;xF+o+0a2PbUokbUYubPZL6QA+My+aFrlWFRjRLY9tSiRXcGFAJhv5Inf/jX+3atWaqzItqcWJbIe&#10;XAiA8ezEb79tr46V3uzncVdO/IUaM7LtqUWJLIK9J5AauzcuBNjZ6BN/xM/f1NiRbU8tSmSRRl0I&#10;LPsVdmAHdzjxF+oxItueWpTIRhj1kjSLCwGeyk7MdoJW+31v9kq+yBN/oR4rsu2pRYlspFG/lGKd&#10;eYkacAf2PXj7Iazaz3sbdeIv1GNGtj21KJHNMPI9Q2xs4I7s51ujTvz2Ao2RJ/5CPXZk21OLEtlM&#10;9u0bNYeIuBDgLuzEby9wUPtxb/ZzuBkn/kLNIbLtqUWJLMPIC4F92wlY0egTfwY1l8i2pxYlskwj&#10;LwT83WKswvbzp534CzWnyLanFiWyFXAhwBONPPGvsl+ruUW2PbUoka3E/oms5hhR9ldK2MfIv761&#10;2hc0ao6RbU8tSmQrGvm9UntZHDDCqL++Za36Igc118i2pxYlspVxIcAdjPwjLKu/uk3NO7LtqUWJ&#10;7A7sF2W4EGA1s//61orU/CPbnlqUyO7ELgQjf1UeOGPUW53c6cRfqOcR2fbUokR2RyPfM8XGBZSR&#10;b39+17c2Uc8nsu2pRYnszkZfCGb+RiXWZPsAJ/469bwi255alMiegAsBoo0+8dsLHJ5APb/ItqcW&#10;JbInGXkhuPon83Avtg+Nei/+J+5D6nlGtj21KJE9lf1QVz3f3p701Rv+Z+SJ374oeeoXD+r5RrY9&#10;tSiRPR0XAnhGn/ht/CdTzzuy7alFiWwXXAjwbuS3C3f6uZF6/pFtTy1KZLsZ+YM9e/MvrM2+FXPX&#10;v761IrUOkW1PLUpkuxp1IbC4EKzH/pXGiT+eWo/ItqcWJbLdcSF4Njvx27/O1OenN9t3dj3xF2pd&#10;ItueWpTI8Dd7u2i1PhHx5yrnG3nin/1nF1em1iey7alFiQxfG/U+LxYXgvFG/hEW/qbEv6l1imx7&#10;alEigzbyQsDfLY7HiT+HWq/ItqcWJTL4Rr3lr8WFoN9Of31rRWrdItueWpTIcI59hanWLyJONO3s&#10;4smJP59av8i2pxYlMrQZeSHgWw2fjfwXGT+jaafWMbLtqUWJDG3s1R8jXzpq2fj42sgTv2Wv5Uc7&#10;tZaRbU8tSmQ4b/SJ/xgnpbE/jFex5m3UGka2PbUokeGz2Sf+YzuelFjze1BrF9n21KJEhrrsk9Cx&#10;p5+UZnx7rTUuBD61ZpFtTy1KZPi31U5Cx+zdJp9kxRP/MS4EmlqryLanFiUy/M/qJ6Fjd3/bYZv7&#10;qPfiHxUXgq+pNYpse2pRIsO4E7+9Tr380W872fH+838bfeK3z2dZj1Ev2+VC8De1NpFtTy1KZDub&#10;ceI/shOTnTzU/Xqztzte+UIw+sTvvUkbF4Ix1JpEtj21KJHtaNRLC70TvzLqQmDzWOmvlNlJedS/&#10;fqyWd+fkQhBLrUVk21OLEtlOVjnxHz31QjDyr29ZPb85zYUghlqDyLanFiWyHax64j8a+S2pmRcC&#10;e6xVT/xHXAj6qOce2fbUokT2ZHc58R/d9UJgY9tjqMeOyD6fo3AhuEY958i2pxYlsie664n/yL7S&#10;VfOIyE54UUaf+Ge+SRsXgjbquUa2PbUokT3JU078R6Oel9VzIbD7jjrx27iZ78456s3nnnYhUM8x&#10;su2pRYnsCUYdrNkn/qORF4KWk+3oE/9Ka86FwKeeW2TbU4sS2Z3tcuI/spO1mndE9tztQmMneXtp&#10;pWX/bR8b+YPd1decC4GmnlNk21OLEtkd7XriP7ITs3oed+pua86F4GvquUS2PbUokd0JJ37tjheC&#10;u685F4K/qecQ2fbUokR2B5z4z7nDhcDWfObvJIy2+4VAzT2y7alFiWxlnPivsROset6Z2c8P7DeD&#10;n2rUD+hXvxCoOUe2PbUoka2IE38MuxCM/MHtmewE9uQT/9FuFwI118i2pxYlspVw4h9n1NqqbL0z&#10;X8O/gl0uBGqOkW1PLUpkK+DEP5f9yyDy7SZsne3E9KTv7Ud5+oVAzS2y7alFiSwTJ/512A+Q7fNh&#10;FwY7ubx/68jW097O2d7L32637TjZt3nqhUDNKbLtqUWJLAMnfuzqaRcCNZfItqcWJbKZOPEDfxv1&#10;Rn+zLwRqDpFtTy1KZDPYid9O0urxe+LEj7u7+4VAPXZk21OLEtlInPiBc+56IVCPGdn21KJENgIn&#10;fuCau10I1GNFtj21KJFF4sQPxLjLhUA9RmTbU4sSWQRO/MAYq18I1NiRbU8tSmQ9OPEDc4z6O9G9&#10;FwI1ZmTbU4sS2RX2a/6c+IH5VrsQqLEi255alMhacOIH1rDKhUCNEdn21KJEdgYnfmBN2RcCdd/I&#10;tqcWJTIPJ37gHrIuBOo+kW1PLUpkCid+4J5mXwjUtpFtTy1KZO848QPPMOtCoLaJbHtqUSIz9lbA&#10;nPiB5xl9IVC3RbY9tSiRceIHnm/UhWB021OLsmqc+IG13e1CsD21KKvFiR+4l7tcCLanFmWVOPED&#10;97b6hWB7alGy48QPPIv9UFcd69ltTy1KVpz4gWdb7UKwPbUoREQ7tD21KEREO7Q9tShERDu0PbUo&#10;REQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShE&#10;RDsEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAMBDfPPN/wH9M3ogL7MQ3wAAAABJRU5E&#10;rkJgglBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHazFaIdAgAAaQQAAA4AAAAAAAAAAAAAAAAAOgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;gwQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAQhz9zdsAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAB2BQAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAF/1NOlmHQAA&#10;Zh0AABQAAAAAAAAAAAAAAAAAfgYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEA&#10;ABYkAAAAAA==&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1079" type="#_x0000_t75" alt="Koperta" style="width:6.55pt;height:6.55pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB2sxWiHQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyklF1v2yAUhu8n7T8g&#10;7h3bkbekVpKqS9pqWtVF0/oDCIYY1XzoQL407b/vgJ2s0y46dRfGBzAvD+85eHZ91B3ZC/DKmjkt&#10;RwUlwnDbKLOd06fvd9mUEh+YaVhnjZjTk/D0evH+3ezgajG2re0aAQRFjK8Pbk7bEFyd5563QjM/&#10;sk4YnJQWNAvYhW3eADuguu7ycVF8zA8WGgeWC+9xdNVP0kXSl1Lw8FVKLwLp5hTZQmohtZvY5osZ&#10;q7fAXKv4gMHeQKGZMrjpRWrFAiM7UG+QcoqHHQhUw6jGZ8DC6D/UBhH9TxqawfPOZdxqx4LaqE6F&#10;U3J7gDL7teJr6An5434NRDWY/YoSwzRm+R6YVM+MxJFGeI6Gf8FUQmDR8HiuuCpqYDeP/T8kN51y&#10;d6rroqExHuBR5fXysFIqLlaW77Qwoa8REB2ewxrfKucpgVrojUBg+NyUKWviGB58iNth1Oftx3h6&#10;UxRX40/Z8kOxzKpicpvdXFWTbFLcTqqimpbLcvkzri6reufFg+WsWzl1LqKy+otWKw7WWxlG6Gze&#10;g57LGUHLIk9lRPYsFWu0JgGd3wkRh6IlkdUHEIG3MZTo1jcs9n7NZSJZ+9vNaLR3MXGsPkrQ8Y0Y&#10;5Jjuw+lyH6IJHAenBUJRwnGmD3v581IHPtwLq0kM0E3cP7nJ9kjaf3r+ZMhyv3miQpZ0ruHuxQvz&#10;so/xyz/E4hcAAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfz&#10;P/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJ&#10;X1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQ&#10;zld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQBCHP3N2wAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSP0P1iJxo057qCDEqaA8JA5ItCBUbtt482jjdWQ7&#10;bfj3uO0BLjtazWrm22w+mFbsyfnGsoLJOAFBXFjdcKXg8+P5+gaED8gaW8uk4Ic8zPPRRYaptgde&#10;0n4VKhFD2KeooA6hS6X0RU0G/dh2xNErrTMY4uoqqR0eYrhp5TRJZtJgw7Ghxo4WNRW7VW8UfJcv&#10;5ev7pH/8unXrt8V2/YTNw06pq8vh/g5EoCH8HcMRP6JDHpk2tmftRasgPhJO8+hNZyA2Z5V5Jv+z&#10;578AAAD//wMAUEsDBAoAAAAAAAAAIQBf9TTpZh0AAGYdAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAABgAAAAYAIBgAAAdPAhSkAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAAAlwSFlzAAA7DgAAOw4BzLahgwAAHPtJREFUeF7t3Y2VK7WyhmFCIARCIARCIARC&#10;IANCIARCIARCIARCOCGc69pccbybT+VWq6RSt95nrXctGLdlWdM/s2c8nm8AAMBi/rt4H6k7rdRH&#10;6k4r9dGlOw3UPJfjHUoZLs3juPHx/2d5f9z3PlIbq4+NdHy84/+7ahvXPh5NPY76WJW3sXdbhNr4&#10;tY9Lnzb+dPtVZcz/fPm/rzU95pmNz2zTooylJm+aHu/sxme3+6SM8eeX/9OaHqtl45ZtlXLf3778&#10;X13T4zRt/NK6fVHu8+uX//M1PUbTxv+v9T5Dt2/a+OV9+0/3+/ZVy/ZFy7ZNGx+3/eNV7b7fvSq3&#10;ld2m/L/a/t3Z7b44u3FtO5vc8ePfvyof+8k+8KZ8/H37ozPb/OPMxp+2+eHV+zalH18p79son27/&#10;yqeNP93+7n1b2/8979seebf9i7exd1uE2vi1j0u1jWsfj6YeR32sSm2sPjbS8fGO/+86bnz8/1ne&#10;H/e9j9SdrAyX5qHutFIfqTut1EfqTisFAAAAAAAq1D+kV+ojdaeV+kjdaaU+Ot7hl1dZ/np1nM9H&#10;xztY9rOv2eyn9mouHx03Lv/t/SQ9Wm0O5f9dauPy/7XXMkTyHv/9Y1W1jWsfj1R7jNrHJW9j77Ze&#10;3tjebf/yaeNPt1/xacxPt3/lzMZntjnrzFhntvnH2Y3Pbuc5O8bZ7b5o2bhl26OW+7Zs27bxS+v2&#10;pvU+Tds3bfxir7ZquU/LtkXTfVo2Pk7+0/1atn3XtP3Zje2LvON23n3VbbVtj9R9q85srCZfqPur&#10;jxW1j7/z7v8vnzb++dWnwd7HeK/m7O3eNv/wNj4z+eJ9nJbtlZZxqhu3TP6q2vjl46ceW208Y/KF&#10;epzysVOPf9zYXqR3+s5Bjo9X/v/UHN43zph88f645b9PzeN949N3GuTSXNSdVuojdaeV+kjdaaUA&#10;AAAAAAAAAFiW+sY2na+bGpTO100NSufrpgZVnXl3qSepvZz7WDc1qGXUxzNe2z7T2YUvdVODWu/U&#10;7fbbCk+inqNVqNusbmpQS1Hbzfgdg5HUc7KO1DZWNzWo5VHbW3ei5m/VqG2tbmpQ6wx1P2tlar7W&#10;J+o+Vjc1qNVC3d9aiZpfy+lT3d/qpga1rlDjWJnUfK58AaHGsbqpQa0eajxrJvX4Pb9ZqcazuqlB&#10;rQhqXGsk9XgR/4hU41rd1KBWJDW+FUmNf3yf3B5qfKubGtSKUvuVrfd6qPHei6LGtrqpQa1e3u/K&#10;2bm4dtsZtffhLm/lrm7rpca0uqlBravef1Xu03itv9D4/jbc79XeQEJte5Uay+qmBrVavf++Vus4&#10;n+77/p7o79XeTvxI3beVGsPqpga1zupZ+KPaHn7M3k3/CjXWWeq+Vjc1qPVJ5MIrx1NZ7TRzxfu4&#10;pU/UfaxualCrZvTCz9TyPNS2Vjc1qHX0pIU/OvO81DZWNzWoVbz/Sq66/Um856lus7qpQa3aHzLZ&#10;gXretbqpQVU7UutwrJsalM7XTQ1K5+umBqXzAQAAAAAAAAAAAAAAAAAAAAC+UC+5pvN1U4PS+bqp&#10;Qel83dSgdL5ualA6Xzc1KJ2vmxr02K7UWhzrpgZV7UatgaqbGrTWLtRzr9VNDWr1vq/bXannXHvD&#10;EqubGtQy9rcCarc9kXqu5W3R1G1WNzWoVfz+yrv9KdRztLdQK9TtVjc1qPWu9d0N76T2FpjH96VT&#10;21jd1KDWUe2dC++stvj28SO1ndVNDWopLe8Jujrbw9VzUYtv1LZWNzWoVfOEd9KqvT1mbfGN2t7q&#10;pga1PHf+JNQW/xN1H6ubGtT65I6fhJ43IFT3s7qpQa0zru5NGXrfdlPd1+qmBrXOql3MVhLxnqfq&#10;/lY3NajVouXLudmi/g2jxrC6qUGtVit+EiL/Fa/GsbqpQa2r1Fjv/6SfJfpbKGosq5sa1Oqhxpv5&#10;SbA/U6Xm0EONZ3VTg1q91Jj2petoIxbfqDGtbmpQK4IaN/IvGx3V/hRtBDWu1U0NakVRY9uXhdFG&#10;Lr5RY1vd1KBWJDV+5F/EGL34Ro1vdVODWpHU+FbEX+dW45YiqfGtbmpQK4oa+72eT4Ia71gUNbbV&#10;TQ1qRVDjqq78kU01Tq0IalyrmxrU6qXGLH+/V93W8klQ97eM+rjVS41pdVODWj3UeMc/nnxmG0Xd&#10;z3qnbrd6qPGsbmpQ6yo1Vm1hW7Y1antLUdtZV6mxrG5qUOsKNc6nvVrdxzpS21getb11hRrH6qYG&#10;tVqpMc6cUoy6r1Wo26wz1P2sVmoMq5sa1Gqh7n928Qs1hlcLdX+rhbq/1U0Nap2l7tu6+IUaS3WF&#10;Gsc6S93X6qYGtc5Q97u6+IUa870eajzrDHU/q5sa1PpE3ad38d8dx45yHLf0ibqP1U0NannU9pGL&#10;P5qav+VR21vd1KBWjdr2TotfqOdh1ahtrW5qUEtR291x8Qv1fCxFbWd1U4NaR2qbOy9+oZ6XdaS2&#10;sbqpQa136vYnLH6hnp/1Tt1udVODWoW67UmLX6jnaRXqNqubGtQy6uNPXPxCPV/LqI9b3dSgtZ68&#10;+IV63l7d1KCqHRa/UM+/Vjc16LGdFr9Q66Dqpgal83VTg9L5uqlB6Xzd1KB0vm5qUDpfNzUonQ8A&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAPpd6cmmhW6dSkiGaVTk2KaFbp1KSIZpVO&#10;TYpoVunUpIhmlU5N6mq/vMLz2R85Vp//K6VTk+rtj1d4nsgdv5ROTcrrT/GxWhwIzzBixy+lU5Py&#10;KloOBNsW96M+l7V+fGXUbV7p1KS8juwsr7ZT/fUK61Ofu1plxy/UNl7p1KS8an57pbZX2SUVa/n2&#10;lfpc1frulaK29UqnJuX1ya+v1P1UHAj5onb8Qt3HK52alNdZ9i1Rdf9amKt1x7ftz1D39UqnJuXV&#10;6udXapxaGOv7V2rda53d8Qs1hlc6NSmvq354pcarhVijd/xCjeWVTk3KqxcHwlyz11uN6ZVOTcor&#10;SusZCW2yvvRUY3ulU5PyisaBEKtlxx/xXTj1OF7p1KS8Rmn9rgS+1vJdt5HfflaP55VOTcprtFHf&#10;nnuq1X4AqR7XK52alNcsrQeCfSm1k99fqXVQzXwtlnp8r3RqUl4Z1DxqPf1AaHntVcaLENU8vNKp&#10;SXllUvOpZd/+exJ7IaF6nqrMl6Gr+XilU5PyWoGaV63jqxXvxr5uV89LZa/Dyqbm5ZVOTcprJWp+&#10;tX56dSd32/ELNT+vdGpSXitS86y1+u8tt+z4Kz4XNU+vdGpSXitT86210lnTqDnWWvlqpubrlU5N&#10;ymtFLd8LP5b9e8tqTmdbkZqnVzo1Ka+V9Oz4x2YeCK0/4/jUStT8vNKpSXmtoPWnn6v8An/rjt/y&#10;PX9rBWpeXunUpLwy9b7epWWHivwF/tYdX/37RG1XK5Oaj1c6NSmvDNEv9Jr1+pnWV7qe+Ye5ul+t&#10;DGoeXunUpLxmGv0KR9vh1FiqlvFbd/wr39VR49SaST2+Vzo1Ka8ZZr+mveVAs2paf/sq4tuZatxa&#10;M6jH9UqnJuU1UvYvc7TuwFcb8fIM9Ti1RlKP55VOTcprhOwd/2jUgTDjlarqcWuNoB7HK52alFek&#10;1Xb8o9av5Wt9ejOpEdQ8akVS43ulU5PyirD6jq+0/tDNfmFlBWputSKocb3SqUl59bjjjv8Uao1r&#10;9VDjeaVTk/K6gh1/HWrNa12hxvFKpybl1YIdf13qc1Crhbq/Vzo1Ka8z2PHvQ31Oap2h7ueVTk3K&#10;y2M/2FH3UbHjr0V9jmp51PZe6dSkvBR2/OdQn7NaitrOK52alNc7dvznUp/DWu/U7V7p1KS8TMtP&#10;Stnx7019TmsZ9XGvdGpSEbHjP4v6HEeUTk2qJ3b8Z1Of857SqUldiR1/L2ofuFI6NSmiWaVTkyKa&#10;VTo1KaJZpVOTIppVOjUpolmlU5MimhUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACAQf5LlFg6NSmiWaVTkyKaVTo1KaJZpVOT&#10;IppVOjUpolmlU5MimlU6NSmiWaVTkyKaVTo1KaJZpVOTIppVOjUpolmlU5O6Evbx/Su1D1wpnZrU&#10;1fB8kTu/lU5Nqic8V/TOb6VTk+oNz/PDK/W57i2dmlREeI6fXqnPcUTp1KSiwv39/Ep9blX/ER/7&#10;VDo1Ka9vxce8cF+tO79Rt3mlU5PyMhwEz3dl5zfqdq90alJe79TtteygwT1c3fmN2sYrnZqU15Ha&#10;phYHwfp+eaU+d6rjzm/Udl7p1KS8FLVdre9eYU2/vVKfM5Xa+Y3a1iudmpRXjdq2lv1ABWtp2fn/&#10;elWjtvdKpybl5VHb1+IgWMfvr9TnSPXnK4+6j1c6NSmvT9R9anEQ5Ivc+Y26n1c6NSmvM9T9atmP&#10;2JEjeuc36r5e6dSkvM5S963FQTDfH6/U50J1duc36v5e6dSkvFqo+9fiIJjHdmj1OVDZgdJCjeGV&#10;Tk3Kq5Uao5a96Apj2Xdw1Nqr7DtDrdQ4XunUpLyuUOPU4iAYp2Xn//XVFWosr3RqUl5XqbFq2Y/i&#10;Ect+cKXWWnV15zdqPK90alJePdR4tTgI4sza+Y0a0yudmpRXLzVmLXtdCvrM3PmNGtcrnZqUVwQ1&#10;bq2IT8quWnb+qJONGtsrnZqUVxQ1di37gQ3atOz8kd94UON7pVOT8orU8klq/X70zrJ2fqMewyud&#10;mpRXNA6CWGrdao34lrN6HK90alJeI3AQxFDrVevHVyOox/JKpyblNUrLj+dbXpuyC7VOtUbt/EY9&#10;nlc6NSmvkTgIrlHrU2vkzm/UY3qlU5PyGo2D4LzWd+eY8fsX6nG90qlJec3QchB4v573ZK07/6zf&#10;xVaP7ZVOTcprlpbXq9s/oney6s5v1ON7pVOT8pqJg+DfVt75jZqDVzo1Ka/ZOAj+p3Xnt+1nU/Pw&#10;Sqcm5ZUh4v1q7s7O5Or51srY+Y2ai1c6NSmvLC0HgfUkrX+YImvnN2o+XunUpLwy7XgQ3GnnN2pO&#10;XunUpLyy2cuj1bxq3dnddn6j5uWVTk3KawU7HAR33PmNmptXOjUpr1W0vIuxdSetf49rJWp+XunU&#10;pLxW8sSDwF6irOZeazVqjl7p1KS8VtPyxxyslT3huah5eqVTk/Ja0Z2/ZCieciCruXqlU5PyWpW9&#10;zFfNt9ZKnnQVU/P1Sqcm5bUi+w6ImuunVtC681sr/1acmq9XOjUprxWpeZ4tU+s/4t9b9SBQc/VK&#10;pybltRo1x9YytP5UW7XiQaDm6ZVOTcprJWp+V5spYucvrXYQqDl6pVOT8lqFmltvM7T8VZazrXQQ&#10;qPl5pVOT8lqBmlet1h8sjXxJQevO3/KdrVUOAjU3r3RqUl7Z1JxqlXdAaP0u0YiDoHXnL3No+RnH&#10;CgeBmpdXOjUpr0xqPrXU23+o7WpF/iqh7ZjqMWodD8A7HQRqTl7p1KS8sqi51PLe+0ZtXyvibURa&#10;/iqLVXOXg0DNxyudmpRXBjWPWt7OX6j71eo5CKJ2/uIOB4Gai1c6NSmv2dQcap3Z+Qt1/1pXDoLo&#10;nb9Y/SBQ8/BKpyblNZN6/FotO3+hxqllO95ZLW/2a7Va+SBQc/BKpyblNYt67FpXdv5CjVfrzEHQ&#10;svP3vIPFqgeBenyvdGpSXjOox63Vs/MXatxa3kEwa+cvWl5IN+sgUI/tlU5Nyms09Zi1Inb+Qo1f&#10;y17K8K715wwRO3+x2kGgHtcrnZqU10jq8WpF7vyFepzoInf+YqWDQD2mVzo1Ka9R1GPVGrHzF+rx&#10;ohqx8xerHATq8bzSqUl5jaAep9bInb9Qj9vbyJ2/WOEgUI/llU5NyiuaeoxaM3b+Qj3+1Wb+DYPs&#10;g0A9jlc6NSmvSGr8WjN3/sLO2mouLWX8FZuW3zSLPgjUY3ilU5PyiqLGrpWx8xc9r9/P/Cv3WQeB&#10;Gt8rnZqUVwQ1bq3Mnb9ofZtCu3LM/sMUSsZBoMb2Sqcm5dVLjVlrhZ3/nR0I3mt8bCeKeAVppNkH&#10;gRrXK52alFcPNV6t1Xb+O5t5EKgxvdKpSXldpcaqxc4fb9ZBoMbzSqcm5XWFGqcWO/84LW8rf/Ug&#10;UGN5pVOT8mrV8q1Edv7xRh8EahyvdGpSXi3Y+dc08iBQY3ilU5PyOoudf22jDgJ1f690alJeZ7Dz&#10;38OIg0Dd1yudmpTXJ+z89xJ9EKj7eaVTk/LysPPfU8t7lX46CNR9vNKpSXnVsPPfW9RBoLb3Sqcm&#10;5aWw8z9DxEGgtvVKpybldcTO/yy9B4HaziudmpTXO3b+Z+o5CNQ2XunUpLwKdv5nu3oQqNu90qlJ&#10;eRl2/j1cOQjUbV7p1KS82Pn30noQqI97pVOTioid/zlaDoLW0qlJ9cbO/zyjDoJ0alI9sfM/14iD&#10;IJ2a1NXY+Z8v+iBIpyZ1JXb+fVz5x26tdGpSRLNKpyZFNKt0alJEs0qnJkU0q3RqUkSzSqcmRTSr&#10;dGpSRLNKpyZFNKt0alJEs0qnJkU0q3RqUkSzSqcmRTQrAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABC/JeI&#10;aNO2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFoWIaIe2pxaFiGiHtqcWhYho&#10;h7anFoWIaIe2pxaFiGiHtqcWhYhoh7anFiW7X14BeI7vX/3nlTreM9ueWpRV+vUVgPta9cRf2p5a&#10;lNX6/RWA+/jh1con/tL21KKs2h+vAKzrLif+0vbUoqweFwJgLT+9utOJv7Q9tSiRffvqz8PHouJC&#10;AOT6+dWIE7+NaRcVdVtk21OLElkx8kJg4wKYx0786ljszU78P74q1DaRbU8tSmSKfeWutu3NLgR2&#10;oQEwxqwTf6G2jWx7alEi83AhAO7BfjdHHWu91U78hbpPZNtTixLZGaMuBH+94kIAXPfbK3Vs9fbp&#10;xF+o+0a2PbUokbUYubPZL6QA+My+aFrlWFRjRLY9tSiRXcGFAJhv5Inf/jX+3atWaqzItqcWJbIe&#10;XAiA8ezEb79tr46V3uzncVdO/IUaM7LtqUWJLIK9J5AauzcuBNjZ6BN/xM/f1NiRbU8tSmSRRl0I&#10;LPsVdmAHdzjxF+oxItueWpTIRhj1kjSLCwGeyk7MdoJW+31v9kq+yBN/oR4rsu2pRYlspFG/lGKd&#10;eYkacAf2PXj7Iazaz3sbdeIv1GNGtj21KJHNMPI9Q2xs4I7s51ujTvz2Ao2RJ/5CPXZk21OLEtlM&#10;9u0bNYeIuBDgLuzEby9wUPtxb/ZzuBkn/kLNIbLtqUWJLMPIC4F92wlY0egTfwY1l8i2pxYlskwj&#10;LwT83WKswvbzp534CzWnyLanFiWyFXAhwBONPPGvsl+ruUW2PbUoka3E/oms5hhR9ldK2MfIv761&#10;2hc0ao6RbU8tSmQrGvm9UntZHDDCqL++Za36Igc118i2pxYlspVxIcAdjPwjLKu/uk3NO7LtqUWJ&#10;7A7sF2W4EGA1s//61orU/CPbnlqUyO7ELgQjf1UeOGPUW53c6cRfqOcR2fbUokR2RyPfM8XGBZSR&#10;b39+17c2Uc8nsu2pRYnszkZfCGb+RiXWZPsAJ/469bwi255alMiegAsBoo0+8dsLHJ5APb/ItqcW&#10;JbInGXkhuPon83Avtg+Nei/+J+5D6nlGtj21KJE9lf1QVz3f3p701Rv+Z+SJ374oeeoXD+r5RrY9&#10;tSiRPR0XAnhGn/ht/CdTzzuy7alFiWwXXAjwbuS3C3f6uZF6/pFtTy1KZLsZ+YM9e/MvrM2+FXPX&#10;v761IrUOkW1PLUpkuxp1IbC4EKzH/pXGiT+eWo/ItqcWJbLdcSF4Njvx27/O1OenN9t3dj3xF2pd&#10;ItueWpTI8Dd7u2i1PhHx5yrnG3nin/1nF1em1iey7alFiQxfG/U+LxYXgvFG/hEW/qbEv6l1imx7&#10;alEigzbyQsDfLY7HiT+HWq/ItqcWJTL4Rr3lr8WFoN9Of31rRWrdItueWpTIcI59hanWLyJONO3s&#10;4smJP59av8i2pxYlMrQZeSHgWw2fjfwXGT+jaafWMbLtqUWJDG3s1R8jXzpq2fj42sgTv2Wv5Uc7&#10;tZaRbU8tSmQ4b/SJ/xgnpbE/jFex5m3UGka2PbUokeGz2Sf+YzuelFjze1BrF9n21KJEhrrsk9Cx&#10;p5+UZnx7rTUuBD61ZpFtTy1KZPi31U5Cx+zdJp9kxRP/MS4EmlqryLanFiUy/M/qJ6Fjd3/bYZv7&#10;qPfiHxUXgq+pNYpse2pRIsO4E7+9Tr380W872fH+838bfeK3z2dZj1Ev2+VC8De1NpFtTy1KZDub&#10;ceI/shOTnTzU/Xqztzte+UIw+sTvvUkbF4Ix1JpEtj21KJHtaNRLC70TvzLqQmDzWOmvlNlJedS/&#10;fqyWd+fkQhBLrUVk21OLEtlOVjnxHz31QjDyr29ZPb85zYUghlqDyLanFiWyHax64j8a+S2pmRcC&#10;e6xVT/xHXAj6qOce2fbUokT2ZHc58R/d9UJgY9tjqMeOyD6fo3AhuEY958i2pxYlsie664n/yL7S&#10;VfOIyE54UUaf+Ge+SRsXgjbquUa2PbUokT3JU078R6Oel9VzIbD7jjrx27iZ78456s3nnnYhUM8x&#10;su2pRYnsCUYdrNkn/qORF4KWk+3oE/9Ka86FwKeeW2TbU4sS2Z3tcuI/spO1mndE9tztQmMneXtp&#10;pWX/bR8b+YPd1decC4GmnlNk21OLEtkd7XriP7ITs3oed+pua86F4GvquUS2PbUokd0JJ37tjheC&#10;u685F4K/qecQ2fbUokR2B5z4z7nDhcDWfObvJIy2+4VAzT2y7alFiWxlnPivsROset6Z2c8P7DeD&#10;n2rUD+hXvxCoOUe2PbUoka2IE38MuxCM/MHtmewE9uQT/9FuFwI118i2pxYlspVw4h9n1NqqbL0z&#10;X8O/gl0uBGqOkW1PLUpkK+DEP5f9yyDy7SZsne3E9KTv7Ud5+oVAzS2y7alFiSwTJ/512A+Q7fNh&#10;FwY7ubx/68jW097O2d7L32637TjZt3nqhUDNKbLtqUWJLAMnfuzqaRcCNZfItqcWJbKZOPEDfxv1&#10;Rn+zLwRqDpFtTy1KZDPYid9O0urxe+LEj7u7+4VAPXZk21OLEtlInPiBc+56IVCPGdn21KJENgIn&#10;fuCau10I1GNFtj21KJFF4sQPxLjLhUA9RmTbU4sSWQRO/MAYq18I1NiRbU8tSmQ9OPEDc4z6O9G9&#10;FwI1ZmTbU4sS2RX2a/6c+IH5VrsQqLEi255alMhacOIH1rDKhUCNEdn21KJEdgYnfmBN2RcCdd/I&#10;tqcWJTIPJ37gHrIuBOo+kW1PLUpkCid+4J5mXwjUtpFtTy1KZO848QPPMOtCoLaJbHtqUSIz9lbA&#10;nPiB5xl9IVC3RbY9tSiRceIHnm/UhWB021OLsmqc+IG13e1CsD21KKvFiR+4l7tcCLanFmWVOPED&#10;97b6hWB7alGy48QPPIv9UFcd69ltTy1KVpz4gWdb7UKwPbUoREQ7tD21KEREO7Q9tShERDu0PbUo&#10;REQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShERDu0PbUoREQ7tD21KEREO7Q9tShE&#10;RDsEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAMBDfPPN/wH9M3ogL7MQ3wAAAABJRU5E&#10;rkJgglBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHazFaIdAgAAaQQAAA4AAAAAAAAAAAAAAAAAOgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;gwQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAQhz9zdsAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAB2BQAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAF/1NOlmHQAA&#10;Zh0AABQAAAAAAAAAAAAAAAAAfgYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEA&#10;ABYkAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="" cropbottom="-524f" cropright="-524f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05ED7830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38F201A2"/>
     <w:lvl w:ilvl="0" w:tplc="4FE67B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2957,51 +3441,51 @@
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B96225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3796DD24"/>
+    <w:tmpl w:val="34341966"/>
     <w:lvl w:ilvl="0" w:tplc="297CD018">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9300F236">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4481,475 +4965,507 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F3DF3"/>
     <w:rsid w:val="0000635D"/>
     <w:rsid w:val="00011076"/>
     <w:rsid w:val="00011548"/>
     <w:rsid w:val="000207DA"/>
     <w:rsid w:val="000243F5"/>
     <w:rsid w:val="00025747"/>
     <w:rsid w:val="00030C18"/>
     <w:rsid w:val="00037FF5"/>
+    <w:rsid w:val="0005405D"/>
     <w:rsid w:val="00064A9C"/>
     <w:rsid w:val="00073154"/>
     <w:rsid w:val="00074CAF"/>
+    <w:rsid w:val="00090993"/>
     <w:rsid w:val="0009114A"/>
     <w:rsid w:val="000929C2"/>
     <w:rsid w:val="000A65EE"/>
     <w:rsid w:val="000D2997"/>
+    <w:rsid w:val="000D3BDB"/>
     <w:rsid w:val="000D40FC"/>
     <w:rsid w:val="000D7C8B"/>
     <w:rsid w:val="000E00E1"/>
     <w:rsid w:val="000E4905"/>
     <w:rsid w:val="000E4934"/>
     <w:rsid w:val="000E7772"/>
     <w:rsid w:val="00101AD6"/>
+    <w:rsid w:val="00111B2E"/>
     <w:rsid w:val="00113CF4"/>
     <w:rsid w:val="00123F83"/>
+    <w:rsid w:val="00125436"/>
     <w:rsid w:val="00126D08"/>
     <w:rsid w:val="00130A2E"/>
     <w:rsid w:val="0013126D"/>
     <w:rsid w:val="00132554"/>
     <w:rsid w:val="0013636A"/>
     <w:rsid w:val="001503F6"/>
     <w:rsid w:val="0015277A"/>
     <w:rsid w:val="001565AC"/>
     <w:rsid w:val="00164582"/>
     <w:rsid w:val="001647CB"/>
     <w:rsid w:val="00176F89"/>
     <w:rsid w:val="00180B31"/>
     <w:rsid w:val="001839A0"/>
     <w:rsid w:val="001867AE"/>
     <w:rsid w:val="00191324"/>
     <w:rsid w:val="00191F15"/>
     <w:rsid w:val="00197955"/>
     <w:rsid w:val="00197B45"/>
     <w:rsid w:val="001B3A60"/>
     <w:rsid w:val="001B5D29"/>
     <w:rsid w:val="001C05A0"/>
     <w:rsid w:val="001D6FDC"/>
+    <w:rsid w:val="001E1BF4"/>
     <w:rsid w:val="001E612D"/>
+    <w:rsid w:val="0020010B"/>
     <w:rsid w:val="00200BDA"/>
     <w:rsid w:val="00201B5A"/>
     <w:rsid w:val="002022ED"/>
     <w:rsid w:val="00203A3C"/>
     <w:rsid w:val="00211109"/>
     <w:rsid w:val="00212E24"/>
     <w:rsid w:val="00214587"/>
     <w:rsid w:val="00215527"/>
     <w:rsid w:val="0023374A"/>
     <w:rsid w:val="00237113"/>
+    <w:rsid w:val="002420F5"/>
     <w:rsid w:val="00244A0B"/>
     <w:rsid w:val="00245087"/>
     <w:rsid w:val="00253B44"/>
     <w:rsid w:val="00263F26"/>
     <w:rsid w:val="00264065"/>
     <w:rsid w:val="00271225"/>
     <w:rsid w:val="002774BB"/>
     <w:rsid w:val="00286730"/>
     <w:rsid w:val="00291AF9"/>
+    <w:rsid w:val="00293DD6"/>
     <w:rsid w:val="0029731E"/>
     <w:rsid w:val="002A5045"/>
     <w:rsid w:val="002A50E7"/>
+    <w:rsid w:val="002A639E"/>
     <w:rsid w:val="002B1D69"/>
     <w:rsid w:val="002B2D81"/>
     <w:rsid w:val="002B7137"/>
     <w:rsid w:val="002C6D3E"/>
     <w:rsid w:val="002D4AAA"/>
     <w:rsid w:val="002D4E1A"/>
     <w:rsid w:val="002F20BD"/>
     <w:rsid w:val="002F387E"/>
     <w:rsid w:val="00305814"/>
     <w:rsid w:val="00314497"/>
     <w:rsid w:val="0032201A"/>
     <w:rsid w:val="00334D11"/>
     <w:rsid w:val="003415A1"/>
     <w:rsid w:val="00341987"/>
     <w:rsid w:val="0035352E"/>
     <w:rsid w:val="0035460E"/>
     <w:rsid w:val="0036163C"/>
     <w:rsid w:val="0036210C"/>
     <w:rsid w:val="003631DA"/>
     <w:rsid w:val="00364AE1"/>
     <w:rsid w:val="00372E26"/>
+    <w:rsid w:val="00372F1B"/>
     <w:rsid w:val="00380C5B"/>
     <w:rsid w:val="0038508E"/>
     <w:rsid w:val="00393196"/>
     <w:rsid w:val="003962BA"/>
     <w:rsid w:val="003A5177"/>
     <w:rsid w:val="003A68A7"/>
     <w:rsid w:val="003B070B"/>
     <w:rsid w:val="003B072B"/>
     <w:rsid w:val="003B6682"/>
     <w:rsid w:val="003C2552"/>
     <w:rsid w:val="003E2CAE"/>
     <w:rsid w:val="003E338F"/>
     <w:rsid w:val="003E4773"/>
     <w:rsid w:val="003E59E2"/>
     <w:rsid w:val="003E6582"/>
+    <w:rsid w:val="003F34D0"/>
     <w:rsid w:val="003F3DE8"/>
     <w:rsid w:val="00404154"/>
     <w:rsid w:val="004043DE"/>
     <w:rsid w:val="00407FEC"/>
     <w:rsid w:val="00411483"/>
     <w:rsid w:val="00413A9C"/>
     <w:rsid w:val="004229C8"/>
     <w:rsid w:val="00424D41"/>
     <w:rsid w:val="0045219E"/>
     <w:rsid w:val="004602A9"/>
     <w:rsid w:val="00463F07"/>
     <w:rsid w:val="00470897"/>
     <w:rsid w:val="004776BA"/>
     <w:rsid w:val="00484354"/>
     <w:rsid w:val="004851AF"/>
     <w:rsid w:val="004868AD"/>
     <w:rsid w:val="00491C2F"/>
     <w:rsid w:val="004A3C78"/>
     <w:rsid w:val="004A3C82"/>
+    <w:rsid w:val="004A62C7"/>
     <w:rsid w:val="004B5233"/>
     <w:rsid w:val="004C0613"/>
     <w:rsid w:val="004C4AC5"/>
     <w:rsid w:val="004D566B"/>
     <w:rsid w:val="004E2311"/>
     <w:rsid w:val="004F3DF3"/>
     <w:rsid w:val="0051253B"/>
     <w:rsid w:val="0051738F"/>
     <w:rsid w:val="0052231C"/>
     <w:rsid w:val="00526E8B"/>
     <w:rsid w:val="00530F6D"/>
     <w:rsid w:val="00547382"/>
     <w:rsid w:val="0055601D"/>
     <w:rsid w:val="00556BE8"/>
+    <w:rsid w:val="005628E4"/>
     <w:rsid w:val="00563458"/>
     <w:rsid w:val="005663A6"/>
     <w:rsid w:val="00573363"/>
     <w:rsid w:val="005772CF"/>
+    <w:rsid w:val="00580C91"/>
     <w:rsid w:val="005821D2"/>
     <w:rsid w:val="00592FB4"/>
     <w:rsid w:val="005A18DB"/>
     <w:rsid w:val="005A1D04"/>
     <w:rsid w:val="005A62F9"/>
     <w:rsid w:val="005A76BE"/>
     <w:rsid w:val="005A7D3D"/>
     <w:rsid w:val="005B00C3"/>
     <w:rsid w:val="005D0DBC"/>
     <w:rsid w:val="005D2654"/>
     <w:rsid w:val="005D2931"/>
     <w:rsid w:val="005D69BB"/>
+    <w:rsid w:val="005E2306"/>
     <w:rsid w:val="005F1F5C"/>
     <w:rsid w:val="006003EC"/>
     <w:rsid w:val="00614738"/>
     <w:rsid w:val="00635309"/>
     <w:rsid w:val="006358FB"/>
     <w:rsid w:val="00640FA3"/>
     <w:rsid w:val="0064600E"/>
+    <w:rsid w:val="0065166E"/>
     <w:rsid w:val="00656C2B"/>
     <w:rsid w:val="006620F7"/>
     <w:rsid w:val="00670795"/>
     <w:rsid w:val="00674C49"/>
     <w:rsid w:val="00683AEA"/>
     <w:rsid w:val="00692266"/>
     <w:rsid w:val="00692421"/>
     <w:rsid w:val="006A123E"/>
     <w:rsid w:val="006A5C52"/>
     <w:rsid w:val="006C2D42"/>
     <w:rsid w:val="006C31A5"/>
     <w:rsid w:val="006C5C63"/>
     <w:rsid w:val="006D0D07"/>
     <w:rsid w:val="006D551F"/>
     <w:rsid w:val="006E20E8"/>
     <w:rsid w:val="006E462D"/>
     <w:rsid w:val="006F64B1"/>
     <w:rsid w:val="006F7297"/>
+    <w:rsid w:val="007018A6"/>
     <w:rsid w:val="007030F0"/>
     <w:rsid w:val="0070761F"/>
+    <w:rsid w:val="00712706"/>
     <w:rsid w:val="00714129"/>
     <w:rsid w:val="00723026"/>
     <w:rsid w:val="00726DD0"/>
     <w:rsid w:val="007441E9"/>
     <w:rsid w:val="00746EAB"/>
     <w:rsid w:val="00761E40"/>
     <w:rsid w:val="007642ED"/>
     <w:rsid w:val="0077492D"/>
     <w:rsid w:val="00787B91"/>
     <w:rsid w:val="00794DFE"/>
     <w:rsid w:val="00797881"/>
+    <w:rsid w:val="007A11FB"/>
+    <w:rsid w:val="007A3BA7"/>
     <w:rsid w:val="007A4661"/>
     <w:rsid w:val="007B37F9"/>
     <w:rsid w:val="007B4B57"/>
     <w:rsid w:val="007B7875"/>
     <w:rsid w:val="007C2DF1"/>
     <w:rsid w:val="007C2E2B"/>
     <w:rsid w:val="007C35FC"/>
     <w:rsid w:val="007F7896"/>
     <w:rsid w:val="008016EF"/>
     <w:rsid w:val="00803A69"/>
     <w:rsid w:val="008066E4"/>
     <w:rsid w:val="00816872"/>
     <w:rsid w:val="00846CCC"/>
     <w:rsid w:val="00855115"/>
     <w:rsid w:val="008744D9"/>
     <w:rsid w:val="0088580A"/>
     <w:rsid w:val="00887BF1"/>
     <w:rsid w:val="00894BFE"/>
     <w:rsid w:val="008A6850"/>
     <w:rsid w:val="008A7BC9"/>
     <w:rsid w:val="008B2338"/>
     <w:rsid w:val="008D0BD5"/>
+    <w:rsid w:val="008D0FDC"/>
     <w:rsid w:val="008E233A"/>
     <w:rsid w:val="008F2930"/>
     <w:rsid w:val="008F7958"/>
+    <w:rsid w:val="00900B55"/>
     <w:rsid w:val="00904E8E"/>
     <w:rsid w:val="00935853"/>
     <w:rsid w:val="00957B61"/>
     <w:rsid w:val="00981FDD"/>
     <w:rsid w:val="00987551"/>
     <w:rsid w:val="009875BD"/>
     <w:rsid w:val="009A5868"/>
     <w:rsid w:val="009B339B"/>
     <w:rsid w:val="009D3527"/>
     <w:rsid w:val="009F1F3D"/>
     <w:rsid w:val="009F3A7C"/>
     <w:rsid w:val="00A123A9"/>
     <w:rsid w:val="00A17E0D"/>
     <w:rsid w:val="00A17F92"/>
     <w:rsid w:val="00A2115A"/>
     <w:rsid w:val="00A4282E"/>
     <w:rsid w:val="00A42BC6"/>
     <w:rsid w:val="00A43265"/>
     <w:rsid w:val="00A5464A"/>
     <w:rsid w:val="00A54A6A"/>
+    <w:rsid w:val="00A62C1E"/>
     <w:rsid w:val="00A746CC"/>
     <w:rsid w:val="00A76DA7"/>
     <w:rsid w:val="00A833C1"/>
     <w:rsid w:val="00A847F7"/>
     <w:rsid w:val="00A86D20"/>
     <w:rsid w:val="00A92187"/>
     <w:rsid w:val="00A94B6F"/>
     <w:rsid w:val="00A96544"/>
     <w:rsid w:val="00AA0E30"/>
     <w:rsid w:val="00AA2564"/>
     <w:rsid w:val="00AA6011"/>
     <w:rsid w:val="00AB152B"/>
     <w:rsid w:val="00AB2B1A"/>
     <w:rsid w:val="00B13218"/>
     <w:rsid w:val="00B15FE5"/>
     <w:rsid w:val="00B25291"/>
     <w:rsid w:val="00B35280"/>
     <w:rsid w:val="00B43BED"/>
     <w:rsid w:val="00B44B6E"/>
     <w:rsid w:val="00B45C6D"/>
     <w:rsid w:val="00B47CCB"/>
     <w:rsid w:val="00B54B8E"/>
     <w:rsid w:val="00B6018C"/>
     <w:rsid w:val="00B618DB"/>
     <w:rsid w:val="00B95ABD"/>
     <w:rsid w:val="00BA030A"/>
     <w:rsid w:val="00BA3B23"/>
     <w:rsid w:val="00BB00C9"/>
     <w:rsid w:val="00BB200B"/>
     <w:rsid w:val="00BB2333"/>
     <w:rsid w:val="00BB674B"/>
     <w:rsid w:val="00BC0556"/>
+    <w:rsid w:val="00BD397D"/>
+    <w:rsid w:val="00BD5DAD"/>
+    <w:rsid w:val="00BE1CA9"/>
     <w:rsid w:val="00BF34E4"/>
     <w:rsid w:val="00BF3EEA"/>
     <w:rsid w:val="00BF476D"/>
     <w:rsid w:val="00BF70CB"/>
     <w:rsid w:val="00C065E6"/>
     <w:rsid w:val="00C06D66"/>
     <w:rsid w:val="00C13509"/>
     <w:rsid w:val="00C14488"/>
     <w:rsid w:val="00C1543F"/>
     <w:rsid w:val="00C21A78"/>
     <w:rsid w:val="00C24E00"/>
     <w:rsid w:val="00C24FB8"/>
     <w:rsid w:val="00C27336"/>
     <w:rsid w:val="00C344F1"/>
     <w:rsid w:val="00C36BE9"/>
     <w:rsid w:val="00C3755A"/>
     <w:rsid w:val="00C410EF"/>
     <w:rsid w:val="00C416A7"/>
     <w:rsid w:val="00C47D44"/>
     <w:rsid w:val="00C504C5"/>
     <w:rsid w:val="00C548AB"/>
     <w:rsid w:val="00C66EAC"/>
     <w:rsid w:val="00C707BF"/>
     <w:rsid w:val="00C736AC"/>
     <w:rsid w:val="00C81AA5"/>
     <w:rsid w:val="00C8795C"/>
     <w:rsid w:val="00C9522B"/>
     <w:rsid w:val="00C97DA2"/>
     <w:rsid w:val="00CA32AC"/>
     <w:rsid w:val="00CC014A"/>
     <w:rsid w:val="00CC5C5D"/>
     <w:rsid w:val="00CC5C7D"/>
     <w:rsid w:val="00CD67DF"/>
     <w:rsid w:val="00CE24CD"/>
     <w:rsid w:val="00CE557B"/>
     <w:rsid w:val="00CE7646"/>
     <w:rsid w:val="00CF726E"/>
     <w:rsid w:val="00D017E9"/>
     <w:rsid w:val="00D05E35"/>
     <w:rsid w:val="00D0764C"/>
     <w:rsid w:val="00D106D7"/>
     <w:rsid w:val="00D4099D"/>
     <w:rsid w:val="00D4276B"/>
     <w:rsid w:val="00D450F8"/>
     <w:rsid w:val="00D528A4"/>
     <w:rsid w:val="00D60884"/>
     <w:rsid w:val="00D70AE6"/>
+    <w:rsid w:val="00D744DE"/>
     <w:rsid w:val="00D76E41"/>
     <w:rsid w:val="00DA48F6"/>
     <w:rsid w:val="00DA59A0"/>
     <w:rsid w:val="00DB1F54"/>
     <w:rsid w:val="00DB427F"/>
     <w:rsid w:val="00DC14FF"/>
     <w:rsid w:val="00DC35BF"/>
     <w:rsid w:val="00DC4658"/>
     <w:rsid w:val="00DC4BD7"/>
     <w:rsid w:val="00DD5928"/>
     <w:rsid w:val="00DE75BD"/>
     <w:rsid w:val="00DF4604"/>
     <w:rsid w:val="00E15AF3"/>
     <w:rsid w:val="00E204A5"/>
     <w:rsid w:val="00E25515"/>
     <w:rsid w:val="00E25F7E"/>
     <w:rsid w:val="00E35251"/>
     <w:rsid w:val="00E42374"/>
     <w:rsid w:val="00E452FD"/>
     <w:rsid w:val="00E51E6A"/>
     <w:rsid w:val="00E51ED4"/>
     <w:rsid w:val="00E650A8"/>
     <w:rsid w:val="00E72AF1"/>
     <w:rsid w:val="00EA1F3A"/>
     <w:rsid w:val="00EA6446"/>
     <w:rsid w:val="00EA6F14"/>
     <w:rsid w:val="00EC390E"/>
     <w:rsid w:val="00EC3EE8"/>
+    <w:rsid w:val="00EC614B"/>
+    <w:rsid w:val="00EC7594"/>
     <w:rsid w:val="00ED3013"/>
     <w:rsid w:val="00ED3F64"/>
     <w:rsid w:val="00EE4E36"/>
     <w:rsid w:val="00EF202F"/>
     <w:rsid w:val="00F019FC"/>
     <w:rsid w:val="00F03AB6"/>
     <w:rsid w:val="00F06B17"/>
     <w:rsid w:val="00F06CFA"/>
     <w:rsid w:val="00F1763C"/>
     <w:rsid w:val="00F2002F"/>
     <w:rsid w:val="00F25DD8"/>
     <w:rsid w:val="00F33EBF"/>
     <w:rsid w:val="00F426A9"/>
     <w:rsid w:val="00F575B4"/>
     <w:rsid w:val="00F62DEE"/>
     <w:rsid w:val="00F658A7"/>
     <w:rsid w:val="00F72413"/>
     <w:rsid w:val="00F74F4B"/>
     <w:rsid w:val="00F806C1"/>
     <w:rsid w:val="00F84A7A"/>
     <w:rsid w:val="00FA11F0"/>
     <w:rsid w:val="00FB53C1"/>
     <w:rsid w:val="00FB6532"/>
     <w:rsid w:val="00FD1796"/>
     <w:rsid w:val="00FD351A"/>
     <w:rsid w:val="00FD7E41"/>
     <w:rsid w:val="00FE3092"/>
+    <w:rsid w:val="00FE3E01"/>
     <w:rsid w:val="00FE770A"/>
+    <w:rsid w:val="00FF4009"/>
     <w:rsid w:val="00FF59A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16A14998"/>
+  <w14:docId w14:val="7BC3AA09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1F78FEC3-00AF-4BB3-8A80-0265849D591A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5108,51 +5624,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5583,51 +6099,51 @@
     <w:link w:val="BezodstpwZnak"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B35280"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00B35280"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B35280"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B35280"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5647,117 +6163,141 @@
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tekstpodstawowywcity21">
     <w:name w:val="Tekst podstawowy wcięty 21"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A123A9"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle109">
+    <w:name w:val="Font Style109"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC614B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="474562729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="939339496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1371109788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1476802687">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1827471778">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\polszewski\Desktop\Papier%20firmowy\Papier%20firmowy%20-%20czarny%20Jedna%20linia.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6028,82 +6568,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D50FD5-7FF1-423B-898A-13CA6A5575C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9B91A65-22AF-470C-8810-3D56D7EAAD0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Papier firmowy - czarny Jedna linia</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>942</Words>
-  <Characters>5653</Characters>
+  <Words>1078</Words>
+  <Characters>6470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6582</CharactersWithSpaces>
+  <CharactersWithSpaces>7533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paweł Olszewski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>